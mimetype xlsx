--- v0 (2026-08-18)
+++ v1 (2026-11-05)
@@ -76,717 +76,2933 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_source</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_source</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_source</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_source</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_source</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_source</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_source</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_source</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_as_of</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>180185</v>
       </c>
       <c r="C2">
         <v>-1360485</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-192460</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>296917</v>
       </c>
       <c r="I2">
         <v>1041089</v>
       </c>
       <c r="J2">
         <v>-744172</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2011-12-31</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2011-12-31</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD2"/>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2011-12-31</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH2"/>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ2"/>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2011-12-31</t>
+        </is>
+      </c>
+      <c r="AM2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2011-12-31</t>
+        </is>
+      </c>
+      <c r="AO2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2011-12-31</t>
+        </is>
+      </c>
+      <c r="AQ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR2"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>270298</v>
       </c>
       <c r="C3">
         <v>-1452421</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-538904</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>754247</v>
       </c>
       <c r="I3">
         <v>2372635</v>
       </c>
       <c r="J3">
         <v>-1618388</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD3"/>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH3"/>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ3"/>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AO3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2012-12-31</t>
+        </is>
+      </c>
+      <c r="AQ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR3"/>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>66696</v>
       </c>
       <c r="C4">
         <v>-1343443</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-751654</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>874051</v>
       </c>
       <c r="I4">
         <v>3611437</v>
       </c>
       <c r="J4">
         <v>-2737386</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD4"/>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ4"/>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AO4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2013-12-31</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR4"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>54923</v>
       </c>
       <c r="C5">
         <v>-1926333</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-1167723</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>646054</v>
       </c>
       <c r="I5">
         <v>4996725</v>
       </c>
       <c r="J5">
         <v>-4350671</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD5"/>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH5"/>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ5"/>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AO5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2014-12-31</t>
+        </is>
+      </c>
+      <c r="AQ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR5"/>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>174635</v>
       </c>
       <c r="C6">
         <v>-1990221</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-852735</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>400530</v>
       </c>
       <c r="I6">
         <v>6062625</v>
       </c>
       <c r="J6">
         <v>-5662095</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AA6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AC6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD6"/>
+      <c r="AE6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AG6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH6"/>
+      <c r="AI6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ6"/>
+      <c r="AK6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AM6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AO6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2015-12-31</t>
+        </is>
+      </c>
+      <c r="AQ6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR6"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>108890</v>
       </c>
       <c r="C7">
         <v>-2050847</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-244382</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>339597</v>
       </c>
       <c r="I7">
         <v>6447804</v>
       </c>
       <c r="J7">
         <v>-6108207</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AA7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AC7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD7"/>
+      <c r="AE7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AG7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH7"/>
+      <c r="AI7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ7"/>
+      <c r="AK7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AM7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AO7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2016-12-31</t>
+        </is>
+      </c>
+      <c r="AQ7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR7"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>629027</v>
       </c>
       <c r="C8">
         <v>-1826808</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-13875</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>632189</v>
       </c>
       <c r="I8">
         <v>7391811</v>
       </c>
       <c r="J8">
         <v>-6759622</v>
       </c>
       <c r="K8">
         <v>23318</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AA8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AC8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD8"/>
+      <c r="AE8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AG8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH8"/>
+      <c r="AI8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ8"/>
+      <c r="AK8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AM8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AO8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
+        </is>
+      </c>
+      <c r="AQ8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2017-12-31</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>69347</v>
       </c>
       <c r="C9">
         <v>158342</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>-34325</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>220388</v>
       </c>
       <c r="I9">
         <v>4939803</v>
       </c>
       <c r="J9">
         <v>-4719415</v>
       </c>
       <c r="K9">
         <v>2482</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AA9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AC9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD9"/>
+      <c r="AE9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AG9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH9"/>
+      <c r="AI9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ9"/>
+      <c r="AK9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AM9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AO9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
+        </is>
+      </c>
+      <c r="AQ9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2018-12-31</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>42066</v>
       </c>
       <c r="C10">
         <v>-1702131</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>-128212</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>181762</v>
       </c>
       <c r="I10">
         <v>3188929</v>
       </c>
       <c r="J10">
         <v>-3007167</v>
       </c>
       <c r="K10">
         <v>1298</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AA10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AC10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD10"/>
+      <c r="AE10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AG10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH10"/>
+      <c r="AI10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ10"/>
+      <c r="AK10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AM10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AO10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
+        </is>
+      </c>
+      <c r="AQ10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2019-12-31</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>152633</v>
       </c>
       <c r="C11">
         <v>-1447612</v>
       </c>
       <c r="D11">
         <v>-0.32</v>
       </c>
       <c r="E11">
         <v>45765</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>200244</v>
       </c>
       <c r="I11">
         <v>4655023</v>
       </c>
       <c r="J11">
         <v>-4454779</v>
       </c>
       <c r="K11">
         <v>35896</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AA11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AC11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AE11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AG11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH11"/>
+      <c r="AI11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ11"/>
+      <c r="AK11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AM11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AO11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
+        </is>
+      </c>
+      <c r="AQ11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2020-12-31</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>663426</v>
       </c>
       <c r="C12">
         <v>-1072753</v>
       </c>
       <c r="D12">
         <v>-0.24</v>
       </c>
       <c r="E12">
         <v>374605</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>227299</v>
       </c>
       <c r="I12">
         <v>5643017</v>
       </c>
       <c r="J12">
         <v>-5415716</v>
       </c>
       <c r="K12">
         <v>66037</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AA12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AC12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AE12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AG12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH12"/>
+      <c r="AI12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ12"/>
+      <c r="AK12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AM12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AO12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
+        </is>
+      </c>
+      <c r="AQ12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2021-12-31</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>279296</v>
       </c>
       <c r="C13">
         <v>-1224887</v>
       </c>
       <c r="D13">
         <v>-0.27</v>
       </c>
       <c r="E13">
         <v>45170</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>246793</v>
       </c>
       <c r="I13">
         <v>6887396</v>
       </c>
       <c r="J13">
         <v>-6640603</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AA13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AC13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AE13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AG13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ13"/>
+      <c r="AK13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AM13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AO13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AQ13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR13"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>20000</v>
       </c>
       <c r="C14">
         <v>-2382440</v>
       </c>
       <c r="D14">
         <v>-0.52</v>
       </c>
       <c r="E14">
         <v>-77157</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>162869</v>
       </c>
       <c r="I14">
         <v>9185912</v>
       </c>
       <c r="J14">
         <v>-9023043</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AA14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AC14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AE14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AG14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ14"/>
+      <c r="AK14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AM14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AO14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AQ14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR14"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>20000</v>
       </c>
       <c r="C15">
         <v>-565654</v>
       </c>
       <c r="D15">
         <v>-0.11</v>
       </c>
       <c r="E15">
         <v>-69834</v>
       </c>
       <c r="F15">
         <v>9218</v>
       </c>
       <c r="G15">
         <v>-79052</v>
       </c>
       <c r="H15">
         <v>158217</v>
       </c>
       <c r="I15">
         <v>9381744</v>
       </c>
       <c r="J15">
         <v>-9223527</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AA15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AC15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AE15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AG15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:PaymentsToAcquireProductiveAssets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AI15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001085277</t>
+        </is>
+      </c>
+      <c r="AJ15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AK15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AM15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AO15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AQ15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR15"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>20000</v>
       </c>
       <c r="C16">
         <v>-1064034</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>-38410</v>
       </c>
       <c r="F16">
         <v>4086</v>
       </c>
       <c r="G16">
         <v>-42496</v>
       </c>
       <c r="H16">
         <v>127567</v>
       </c>
       <c r="I16">
         <v>10390348</v>
       </c>
       <c r="J16">
         <v>-10262781</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Skinvisible, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T10:17:14.055Z</t>
+          <t xml:space="preserve">2026-11-05T19:49:58.120Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277</t>
         </is>
       </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquireProductiveAssets</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AA16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AC16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AD16"/>
+      <c r="AE16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AG16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:PaymentsToAcquireProductiveAssets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AI16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001085277</t>
+        </is>
+      </c>
+      <c r="AJ16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AK16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AM16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AO16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001085277, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AQ16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AR16"/>
     </row>
   </sheetData>
 </worksheet>
 </file>