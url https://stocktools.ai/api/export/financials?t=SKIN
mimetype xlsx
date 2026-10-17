--- v0 (2026-08-15)
+++ v1 (2026-10-17)
@@ -114,51 +114,51 @@
       <c r="D2">
         <v>-0.05</v>
       </c>
       <c r="E2">
         <v>1728000</v>
       </c>
       <c r="F2">
         <v>8774000</v>
       </c>
       <c r="G2">
         <v>-7046000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-1208000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">SkinHealth Systems Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T14:29:33.441Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.071Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001818093</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>119092000</v>
       </c>
       <c r="C3">
         <v>-29175000</v>
       </c>
       <c r="D3">
         <v>-0.85</v>
       </c>
       <c r="E3">
         <v>-12436000</v>
@@ -166,51 +166,51 @@
       <c r="F3">
         <v>3501000</v>
       </c>
       <c r="G3">
         <v>-15937000</v>
       </c>
       <c r="H3">
         <v>222835000</v>
       </c>
       <c r="I3">
         <v>252795000</v>
       </c>
       <c r="J3">
         <v>-30567000</v>
       </c>
       <c r="K3">
         <v>9486000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">SkinHealth Systems Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T14:29:33.441Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.071Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001818093</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>260086000</v>
       </c>
       <c r="C4">
         <v>378700000</v>
       </c>
       <c r="D4">
         <v>-3.71</v>
       </c>
       <c r="E4">
         <v>-28361000</v>
@@ -218,51 +218,51 @@
       <c r="F4">
         <v>11201000</v>
       </c>
       <c r="G4">
         <v>-39562000</v>
       </c>
       <c r="H4">
         <v>1218806000</v>
       </c>
       <c r="I4">
         <v>916509000</v>
       </c>
       <c r="J4">
         <v>298034000</v>
       </c>
       <c r="K4">
         <v>901886000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">SkinHealth Systems Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T14:29:33.441Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.071Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001818093</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>365876000</v>
       </c>
       <c r="C5">
         <v>44200000</v>
       </c>
       <c r="D5">
         <v>-0.23</v>
       </c>
       <c r="E5">
         <v>-106600000</v>
@@ -270,51 +270,51 @@
       <c r="F5">
         <v>10847000</v>
       </c>
       <c r="G5">
         <v>-117447000</v>
       </c>
       <c r="H5">
         <v>1003083000</v>
       </c>
       <c r="I5">
         <v>836030000</v>
       </c>
       <c r="J5">
         <v>167053000</v>
       </c>
       <c r="K5">
         <v>568197000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">SkinHealth Systems Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T14:29:33.441Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.071Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001818093</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>397991000</v>
       </c>
       <c r="C6">
         <v>-100100000</v>
       </c>
       <c r="D6">
         <v>-0.76</v>
       </c>
       <c r="E6">
         <v>21750000</v>
@@ -322,137 +322,137 @@
       <c r="F6">
         <v>3825000</v>
       </c>
       <c r="G6">
         <v>17925000</v>
       </c>
       <c r="H6">
         <v>929113000</v>
       </c>
       <c r="I6">
         <v>869723000</v>
       </c>
       <c r="J6">
         <v>59390000</v>
       </c>
       <c r="K6">
         <v>523025000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">SkinHealth Systems Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T14:29:33.441Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.071Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001818093</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>334294000</v>
       </c>
       <c r="C7">
         <v>-29100000</v>
       </c>
       <c r="D7">
         <v>-0.36</v>
       </c>
       <c r="E7">
         <v>16134000</v>
       </c>
       <c r="F7">
         <v>756000</v>
       </c>
       <c r="G7">
         <v>15378000</v>
       </c>
       <c r="H7">
         <v>685683000</v>
       </c>
       <c r="I7">
         <v>633880000</v>
       </c>
       <c r="J7">
         <v>51803000</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">SkinHealth Systems Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T14:29:33.441Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.071Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001818093</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>300790000</v>
       </c>
       <c r="C8">
         <v>-9500000</v>
       </c>
       <c r="D8">
         <v>-0.16</v>
       </c>
       <c r="E8">
         <v>37485000</v>
       </c>
       <c r="F8">
         <v>303000</v>
       </c>
       <c r="G8">
         <v>37182000</v>
       </c>
       <c r="H8">
         <v>499803000</v>
       </c>
       <c r="I8">
         <v>438747000</v>
       </c>
       <c r="J8">
         <v>61056000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">SkinHealth Systems Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T14:29:33.441Z</t>
+          <t xml:space="preserve">2026-10-17T05:43:14.071Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001818093</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>