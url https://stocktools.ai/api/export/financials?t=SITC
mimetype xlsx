--- v0 (2026-08-17)
+++ v1 (2026-10-22)
@@ -114,701 +114,701 @@
       </c>
       <c r="E2">
         <v>273195000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>7469425000</v>
       </c>
       <c r="I2">
         <v>4391533000</v>
       </c>
       <c r="J2">
         <v>3045684000</v>
       </c>
       <c r="K2">
         <v>41206000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-25822000</v>
       </c>
       <c r="D3">
         <v>-0.21</v>
       </c>
       <c r="E3">
         <v>304196000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>8055837000</v>
       </c>
       <c r="I3">
         <v>4689377000</v>
       </c>
       <c r="J3">
         <v>3342138000</v>
       </c>
       <c r="K3">
         <v>31174000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-10175000</v>
       </c>
       <c r="D4">
         <v>-0.14</v>
       </c>
       <c r="E4">
         <v>373974000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>9693073000</v>
       </c>
       <c r="I4">
         <v>5765194000</v>
       </c>
       <c r="J4">
         <v>3904661000</v>
       </c>
       <c r="K4">
         <v>86664000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>117282000</v>
       </c>
       <c r="D5">
         <v>0.25</v>
       </c>
       <c r="E5">
         <v>420282000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>9519412000</v>
       </c>
       <c r="I5">
         <v>5721884000</v>
       </c>
       <c r="J5">
         <v>3770248000</v>
       </c>
       <c r="K5">
         <v>20937000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-72168000</v>
       </c>
       <c r="D6">
         <v>-0.27</v>
       </c>
       <c r="E6">
         <v>434587000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>9097088000</v>
       </c>
       <c r="I6">
         <v>5633619000</v>
       </c>
       <c r="J6">
         <v>3455185000</v>
       </c>
       <c r="K6">
         <v>22416000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>33234000</v>
       </c>
       <c r="C7">
         <v>60012000</v>
       </c>
       <c r="D7">
         <v>0.2</v>
       </c>
       <c r="E7">
         <v>460663000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>8197518000</v>
       </c>
       <c r="I7">
         <v>4951506000</v>
       </c>
       <c r="J7">
         <v>3237515000</v>
       </c>
       <c r="K7">
         <v>30430000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>30553000</v>
       </c>
       <c r="C8">
         <v>-241685000</v>
       </c>
       <c r="D8">
         <v>-1.48</v>
       </c>
       <c r="E8">
         <v>410407000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>7170073000</v>
       </c>
       <c r="I8">
         <v>4272635000</v>
       </c>
       <c r="J8">
         <v>2890932000</v>
       </c>
       <c r="K8">
         <v>92611000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>42788000</v>
       </c>
       <c r="C9">
         <v>114434000</v>
       </c>
       <c r="D9">
         <v>0.43</v>
       </c>
       <c r="E9">
         <v>263418000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>4206331000</v>
       </c>
       <c r="I9">
         <v>2133329000</v>
       </c>
       <c r="J9">
         <v>2070074000</v>
       </c>
       <c r="K9">
         <v>11087000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>55988000</v>
       </c>
       <c r="C10">
         <v>100699000</v>
       </c>
       <c r="D10">
         <v>0.33</v>
       </c>
       <c r="E10">
         <v>270154000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>4093622000</v>
       </c>
       <c r="I10">
         <v>2112144000</v>
       </c>
       <c r="J10">
         <v>1978414000</v>
       </c>
       <c r="K10">
         <v>16080000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>41413000</v>
       </c>
       <c r="C11">
         <v>35721000</v>
       </c>
       <c r="D11">
         <v>0.08</v>
       </c>
       <c r="E11">
         <v>190170000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>4108284000</v>
       </c>
       <c r="I11">
         <v>2163461000</v>
       </c>
       <c r="J11">
         <v>1941508000</v>
       </c>
       <c r="K11">
         <v>69742000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>38752000</v>
       </c>
       <c r="C12">
         <v>124935000</v>
       </c>
       <c r="D12">
         <v>0.51</v>
       </c>
       <c r="E12">
         <v>282515000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>3967051000</v>
       </c>
       <c r="I12">
         <v>1924399000</v>
       </c>
       <c r="J12">
         <v>2036858000</v>
       </c>
       <c r="K12">
         <v>41807000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>10560000</v>
       </c>
       <c r="C13">
         <v>168719000</v>
       </c>
       <c r="D13">
         <v>2.94</v>
       </c>
       <c r="E13">
         <v>257262000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>4045017000</v>
       </c>
       <c r="I13">
         <v>1952395000</v>
       </c>
       <c r="J13">
         <v>2086828000</v>
       </c>
       <c r="K13">
         <v>20254000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>6271000</v>
       </c>
       <c r="C14">
         <v>265703000</v>
       </c>
       <c r="D14">
         <v>4.85</v>
       </c>
       <c r="E14">
         <v>238533000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>4061350000</v>
       </c>
       <c r="I14">
         <v>1885807000</v>
       </c>
       <c r="J14">
         <v>2175543000</v>
       </c>
       <c r="K14">
         <v>551402000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>6140000</v>
       </c>
       <c r="C15">
         <v>531824000</v>
       </c>
       <c r="D15">
         <v>9.77</v>
       </c>
       <c r="E15">
         <v>112044000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>933602000</v>
       </c>
       <c r="I15">
         <v>416858000</v>
       </c>
       <c r="J15">
         <v>516744000</v>
       </c>
       <c r="K15">
         <v>54595000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>18303000</v>
       </c>
       <c r="C16">
         <v>177861000</v>
       </c>
       <c r="D16">
         <v>3.36</v>
       </c>
       <c r="E16">
         <v>19613000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>418737000</v>
       </c>
       <c r="I16">
         <v>83972000</v>
       </c>
       <c r="J16">
         <v>334765000</v>
       </c>
       <c r="K16">
         <v>119034000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">SITE Centers Corp.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T06:28:50.273Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:32.716Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000894315</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>