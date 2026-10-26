--- v0 (2026-08-18)
+++ v1 (2026-10-26)
@@ -76,787 +76,1587 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>41469000</v>
       </c>
       <c r="D2">
         <v>0.32</v>
       </c>
       <c r="E2">
         <v>54261000</v>
       </c>
       <c r="F2">
         <v>4916000</v>
       </c>
       <c r="G2">
         <v>49345000</v>
       </c>
       <c r="H2">
         <v>247326000</v>
       </c>
       <c r="I2">
         <v>45826000</v>
       </c>
       <c r="J2">
         <v>201500000</v>
       </c>
       <c r="K2">
         <v>88763000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>47218000</v>
       </c>
       <c r="D3">
         <v>0.35</v>
       </c>
       <c r="E3">
         <v>69236000</v>
       </c>
       <c r="F3">
         <v>4280000</v>
       </c>
       <c r="G3">
         <v>64956000</v>
       </c>
       <c r="H3">
         <v>321746000</v>
       </c>
       <c r="I3">
         <v>59480000</v>
       </c>
       <c r="J3">
         <v>262266000</v>
       </c>
       <c r="K3">
         <v>154734000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>27376000</v>
       </c>
       <c r="D4">
         <v>0.2</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>12772000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>316763000</v>
       </c>
       <c r="I4">
         <v>46066000</v>
       </c>
       <c r="J4">
         <v>270697000</v>
       </c>
       <c r="K4">
         <v>161720000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>44467000</v>
       </c>
       <c r="D5">
         <v>0.33</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>11596000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>366534000</v>
       </c>
       <c r="I5">
         <v>62434000</v>
       </c>
       <c r="J5">
         <v>304100000</v>
       </c>
       <c r="K5">
         <v>194211000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>60251000</v>
       </c>
       <c r="D6">
         <v>0.43</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>23664000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>445628000</v>
       </c>
       <c r="I6">
         <v>101130000</v>
       </c>
       <c r="J6">
         <v>344498000</v>
       </c>
       <c r="K6">
         <v>180519000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>556146000</v>
       </c>
       <c r="C7">
         <v>110940000</v>
       </c>
       <c r="D7">
         <v>0.78</v>
       </c>
       <c r="E7">
         <v>125568000</v>
       </c>
       <c r="F7">
         <v>12220000</v>
       </c>
       <c r="G7">
         <v>113348000</v>
       </c>
       <c r="H7">
         <v>606026000</v>
       </c>
       <c r="I7">
         <v>163263000</v>
       </c>
       <c r="J7">
         <v>442763000</v>
       </c>
       <c r="K7">
         <v>274483000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>523404000</v>
       </c>
       <c r="C8">
         <v>74955000</v>
       </c>
       <c r="D8">
         <v>0.52</v>
       </c>
       <c r="E8">
         <v>103881000</v>
       </c>
       <c r="F8">
         <v>11683000</v>
       </c>
       <c r="G8">
         <v>92198000</v>
       </c>
       <c r="H8">
         <v>693732000</v>
       </c>
       <c r="I8">
         <v>199681000</v>
       </c>
       <c r="J8">
         <v>494051000</v>
       </c>
       <c r="K8">
         <v>359453000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>530348000</v>
       </c>
       <c r="C9">
         <v>98070000</v>
       </c>
       <c r="D9">
         <v>0.68</v>
       </c>
       <c r="E9">
         <v>108242000</v>
       </c>
       <c r="F9">
         <v>74853000</v>
       </c>
       <c r="G9">
         <v>33389000</v>
       </c>
       <c r="H9">
         <v>672614000</v>
       </c>
       <c r="I9">
         <v>140337000</v>
       </c>
       <c r="J9">
         <v>532277000</v>
       </c>
       <c r="K9">
         <v>284989000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>457253000</v>
       </c>
       <c r="C10">
         <v>64398000</v>
       </c>
       <c r="D10">
         <v>0.46</v>
       </c>
       <c r="E10">
         <v>77695000</v>
       </c>
       <c r="F10">
         <v>11015000</v>
       </c>
       <c r="G10">
         <v>66680000</v>
       </c>
       <c r="H10">
         <v>697729000</v>
       </c>
       <c r="I10">
         <v>160945000</v>
       </c>
       <c r="J10">
         <v>536784000</v>
       </c>
       <c r="K10">
         <v>323166000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>539521000</v>
       </c>
       <c r="C11">
         <v>79746000</v>
       </c>
       <c r="D11">
         <v>0.57</v>
       </c>
       <c r="E11">
         <v>117229000</v>
       </c>
       <c r="F11">
         <v>19545000</v>
       </c>
       <c r="G11">
         <v>97684000</v>
       </c>
       <c r="H11">
         <v>742060000</v>
       </c>
       <c r="I11">
         <v>184318000</v>
       </c>
       <c r="J11">
         <v>557742000</v>
       </c>
       <c r="K11">
         <v>342961000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>922100000</v>
       </c>
       <c r="C12">
         <v>200002000</v>
       </c>
       <c r="D12">
         <v>1.43</v>
       </c>
       <c r="E12">
         <v>174698000</v>
       </c>
       <c r="F12">
         <v>24657000</v>
       </c>
       <c r="G12">
         <v>150041000</v>
       </c>
       <c r="H12">
         <v>971328000</v>
       </c>
       <c r="I12">
         <v>313696000</v>
       </c>
       <c r="J12">
         <v>657632000</v>
       </c>
       <c r="K12">
         <v>360082000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>945921000</v>
       </c>
       <c r="C13">
         <v>172510000</v>
       </c>
       <c r="D13">
         <v>1.29</v>
       </c>
       <c r="E13">
         <v>83892000</v>
       </c>
       <c r="F13">
         <v>32942000</v>
       </c>
       <c r="G13">
         <v>50950000</v>
       </c>
       <c r="H13">
         <v>961250000</v>
       </c>
       <c r="I13">
         <v>228649000</v>
       </c>
       <c r="J13">
         <v>732601000</v>
       </c>
       <c r="K13">
         <v>232179000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>639142000</v>
       </c>
       <c r="C14">
         <v>52873000</v>
       </c>
       <c r="D14">
         <v>0.4</v>
       </c>
       <c r="E14">
         <v>149083000</v>
       </c>
       <c r="F14">
         <v>50313000</v>
       </c>
       <c r="G14">
         <v>98770000</v>
       </c>
       <c r="H14">
         <v>1007961000</v>
       </c>
       <c r="I14">
         <v>273265000</v>
       </c>
       <c r="J14">
         <v>734696000</v>
       </c>
       <c r="K14">
         <v>314302000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>803552000</v>
       </c>
       <c r="C15">
         <v>89249000</v>
       </c>
       <c r="D15">
         <v>0.66</v>
       </c>
       <c r="E15">
         <v>77095000</v>
       </c>
       <c r="F15">
         <v>44351000</v>
       </c>
       <c r="G15">
         <v>32744000</v>
       </c>
       <c r="H15">
         <v>1031336000</v>
       </c>
       <c r="I15">
         <v>259052000</v>
       </c>
       <c r="J15">
         <v>772284000</v>
       </c>
       <c r="K15">
         <v>276068000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>885627000</v>
       </c>
       <c r="C16">
         <v>122635000</v>
       </c>
       <c r="D16">
         <v>0.91</v>
       </c>
       <c r="E16">
         <v>61360000</v>
       </c>
       <c r="F16">
         <v>55065000</v>
       </c>
       <c r="G16">
         <v>6295000</v>
       </c>
       <c r="H16">
         <v>1222719000</v>
       </c>
       <c r="I16">
         <v>391982000</v>
       </c>
       <c r="J16">
         <v>830737000</v>
       </c>
       <c r="K16">
         <v>201842000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Silicon Motion Technology Corporation</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T15:56:32.246Z</t>
+          <t xml:space="preserve">2026-10-26T01:30:34.710Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001329394</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>