--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -112,611 +112,611 @@
       <c r="D2"/>
       <c r="E2">
         <v>1396000</v>
       </c>
       <c r="F2">
         <v>3462000</v>
       </c>
       <c r="G2">
         <v>-2066000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>85381000</v>
       </c>
       <c r="K2">
         <v>83529000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-22311000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-801000</v>
       </c>
       <c r="F3">
         <v>20573000</v>
       </c>
       <c r="G3">
         <v>-21374000</v>
       </c>
       <c r="H3">
         <v>95193000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>67732000</v>
       </c>
       <c r="K3">
         <v>41953000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-18790000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>15756000</v>
       </c>
       <c r="F4">
         <v>16525000</v>
       </c>
       <c r="G4">
         <v>-769000</v>
       </c>
       <c r="H4">
         <v>243712000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>195317000</v>
       </c>
       <c r="K4">
         <v>110070000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-35355000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>14017000</v>
       </c>
       <c r="F5">
         <v>23773000</v>
       </c>
       <c r="G5">
         <v>-9756000</v>
       </c>
       <c r="H5">
         <v>490558000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>410476000</v>
       </c>
       <c r="K5">
         <v>84013000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-39995000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>7901000</v>
       </c>
       <c r="F6">
         <v>20043000</v>
       </c>
       <c r="G6">
         <v>-12142000</v>
       </c>
       <c r="H6">
         <v>1113564000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>1001100000</v>
       </c>
       <c r="K6">
         <v>141677000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-64553000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>9324000</v>
       </c>
       <c r="F7">
         <v>27950000</v>
       </c>
       <c r="G7">
         <v>-18626000</v>
       </c>
       <c r="H7">
         <v>2254785000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>2090768000</v>
       </c>
       <c r="K7">
         <v>410683000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-124842000</v>
       </c>
       <c r="D8">
         <v>-1.1</v>
       </c>
       <c r="E8">
         <v>70615000</v>
       </c>
       <c r="F8">
         <v>56759000</v>
       </c>
       <c r="G8">
         <v>13856000</v>
       </c>
       <c r="H8">
         <v>3489479000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>3015734000</v>
       </c>
       <c r="K8">
         <v>649916000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>319509000</v>
       </c>
       <c r="D9">
         <v>2.59</v>
       </c>
       <c r="E9">
         <v>424958000</v>
       </c>
       <c r="F9">
         <v>41733000</v>
       </c>
       <c r="G9">
         <v>383225000</v>
       </c>
       <c r="H9">
         <v>7762905000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>6400723000</v>
       </c>
       <c r="K9">
         <v>2703597000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>2914659000</v>
       </c>
       <c r="D10">
         <v>2.29</v>
       </c>
       <c r="E10">
         <v>535711000</v>
       </c>
       <c r="F10">
         <v>50788000</v>
       </c>
       <c r="G10">
         <v>484923000</v>
       </c>
       <c r="H10">
         <v>13340172000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>11133000000</v>
       </c>
       <c r="K10">
         <v>2502992000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>5600000000</v>
       </c>
       <c r="C11">
         <v>-3460000000</v>
       </c>
       <c r="D11">
         <v>-2.73</v>
       </c>
       <c r="E11">
         <v>-136000000</v>
       </c>
       <c r="F11">
         <v>50000000</v>
       </c>
       <c r="G11">
         <v>-186000000</v>
       </c>
       <c r="H11">
         <v>10757000000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>8239000000</v>
       </c>
       <c r="K11">
         <v>1649000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>7060000000</v>
       </c>
       <c r="C12">
         <v>132000000</v>
       </c>
       <c r="D12">
         <v>0.1</v>
       </c>
       <c r="E12">
         <v>944000000</v>
       </c>
       <c r="F12">
         <v>39000000</v>
       </c>
       <c r="G12">
         <v>905000000</v>
       </c>
       <c r="H12">
         <v>11299000000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>9066000000</v>
       </c>
       <c r="K12">
         <v>1413000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>8880000000</v>
       </c>
       <c r="C13">
         <v>2019000000</v>
       </c>
       <c r="D13">
         <v>1.55</v>
       </c>
       <c r="E13">
         <v>1616000000</v>
       </c>
       <c r="F13">
         <v>19000000</v>
       </c>
       <c r="G13">
         <v>1597000000</v>
       </c>
       <c r="H13">
         <v>13924000000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>11558000000</v>
       </c>
       <c r="K13">
         <v>1498000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>11556000000</v>
       </c>
       <c r="C14">
         <v>1231000000</v>
       </c>
       <c r="D14">
         <v>0.94</v>
       </c>
       <c r="E14">
         <v>2033000000</v>
       </c>
       <c r="F14">
         <v>26000000</v>
       </c>
       <c r="G14">
         <v>2007000000</v>
       </c>
       <c r="H14">
         <v>15189000000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>13473000000</v>
       </c>
       <c r="K14">
         <v>1545000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Shopify Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T08:06:10.645Z</t>
+          <t xml:space="preserve">2026-10-12T01:11:46.239Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001594805</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>