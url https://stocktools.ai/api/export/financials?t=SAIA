--- v0 (2026-08-19)
+++ v1 (2026-10-26)
@@ -76,761 +76,1501 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>11373000</v>
       </c>
       <c r="D2">
         <v>0.47</v>
       </c>
       <c r="E2">
         <v>58211000</v>
       </c>
       <c r="F2">
         <v>70862000</v>
       </c>
       <c r="G2">
         <v>-12651000</v>
       </c>
       <c r="H2">
         <v>474886000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>219301000</v>
       </c>
       <c r="K2">
         <v>1317000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>32048000</v>
       </c>
       <c r="D3">
         <v>1.29</v>
       </c>
       <c r="E3">
         <v>100675000</v>
       </c>
       <c r="F3">
         <v>86120000</v>
       </c>
       <c r="G3">
         <v>14555000</v>
       </c>
       <c r="H3">
         <v>519688000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>254519000</v>
       </c>
       <c r="K3">
         <v>321000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>43627000</v>
       </c>
       <c r="D4">
         <v>1.73</v>
       </c>
       <c r="E4">
         <v>101312000</v>
       </c>
       <c r="F4">
         <v>126358000</v>
       </c>
       <c r="G4">
         <v>-25046000</v>
       </c>
       <c r="H4">
         <v>616801000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>304792000</v>
       </c>
       <c r="K4">
         <v>159000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>51991000</v>
       </c>
       <c r="D5">
         <v>2.04</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>97750000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>666985000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>366906000</v>
       </c>
       <c r="K5">
         <v>4367000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>55016000</v>
       </c>
       <c r="D6">
         <v>2.16</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>86499000</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>729193000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>427863000</v>
       </c>
       <c r="K6">
         <v>124000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1250391000</v>
       </c>
       <c r="C7">
         <v>48024000</v>
       </c>
       <c r="D7">
         <v>1.87</v>
       </c>
       <c r="E7">
         <v>146426000</v>
       </c>
       <c r="F7">
         <v>119365000</v>
       </c>
       <c r="G7">
         <v>27061000</v>
       </c>
       <c r="H7">
         <v>800213000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>483052000</v>
       </c>
       <c r="K7">
         <v>1539000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1404703000</v>
       </c>
       <c r="C8">
         <v>91129000</v>
       </c>
       <c r="D8">
         <v>3.49</v>
       </c>
       <c r="E8">
         <v>157846000</v>
       </c>
       <c r="F8">
         <v>186696000</v>
       </c>
       <c r="G8">
         <v>-28850000</v>
       </c>
       <c r="H8">
         <v>967315000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>582494000</v>
       </c>
       <c r="K8">
         <v>4720000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1653849000</v>
       </c>
       <c r="C9">
         <v>104981000</v>
       </c>
       <c r="D9">
         <v>3.99</v>
       </c>
       <c r="E9">
         <v>256436000</v>
       </c>
       <c r="F9">
         <v>223672000</v>
       </c>
       <c r="G9">
         <v>32764000</v>
       </c>
       <c r="H9">
         <v>1133743000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>695864000</v>
       </c>
       <c r="K9">
         <v>2194000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1786735000</v>
       </c>
       <c r="C10">
         <v>113719000</v>
       </c>
       <c r="D10">
         <v>4.3</v>
       </c>
       <c r="E10">
         <v>272876000</v>
       </c>
       <c r="F10">
         <v>287655000</v>
       </c>
       <c r="G10">
         <v>-14779000</v>
       </c>
       <c r="H10">
         <v>1415693000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>815226000</v>
       </c>
       <c r="K10">
         <v>248000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>1822366000</v>
       </c>
       <c r="C11">
         <v>138340000</v>
       </c>
       <c r="D11">
         <v>5.2</v>
       </c>
       <c r="E11">
         <v>309145000</v>
       </c>
       <c r="F11">
         <v>231142000</v>
       </c>
       <c r="G11">
         <v>78003000</v>
       </c>
       <c r="H11">
         <v>1548774000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>961288000</v>
       </c>
       <c r="K11">
         <v>25308000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2288704000</v>
       </c>
       <c r="C12">
         <v>253235000</v>
       </c>
       <c r="D12">
         <v>9.48</v>
       </c>
       <c r="E12">
         <v>382592000</v>
       </c>
       <c r="F12">
         <v>285746000</v>
       </c>
       <c r="G12">
         <v>96846000</v>
       </c>
       <c r="H12">
         <v>1845250000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>1220333000</v>
       </c>
       <c r="K12">
         <v>106588000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>2792057000</v>
       </c>
       <c r="C13">
         <v>357422000</v>
       </c>
       <c r="D13">
         <v>13.4</v>
       </c>
       <c r="E13">
         <v>473026000</v>
       </c>
       <c r="F13">
         <v>367429000</v>
       </c>
       <c r="G13">
         <v>105597000</v>
       </c>
       <c r="H13">
         <v>2174710000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>1579341000</v>
       </c>
       <c r="K13">
         <v>187390000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13"/>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>2881433000</v>
       </c>
       <c r="C14">
         <v>354857000</v>
       </c>
       <c r="D14">
         <v>13.26</v>
       </c>
       <c r="E14">
         <v>577945000</v>
       </c>
       <c r="F14">
         <v>439879000</v>
       </c>
       <c r="G14">
         <v>138066000</v>
       </c>
       <c r="H14">
         <v>2583565000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>1941494000</v>
       </c>
       <c r="K14">
         <v>296215000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14"/>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>3209074000</v>
       </c>
       <c r="C15">
         <v>362065000</v>
       </c>
       <c r="D15">
         <v>13.51</v>
       </c>
       <c r="E15">
         <v>583702000</v>
       </c>
       <c r="F15">
         <v>1043557000</v>
       </c>
       <c r="G15">
         <v>-459855000</v>
       </c>
       <c r="H15">
         <v>3166857000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>2311271000</v>
       </c>
       <c r="K15">
         <v>19473000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15"/>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>3234286000</v>
       </c>
       <c r="C16">
         <v>255036000</v>
       </c>
       <c r="D16">
         <v>9.52</v>
       </c>
       <c r="E16">
         <v>594973000</v>
       </c>
       <c r="F16">
         <v>567639000</v>
       </c>
       <c r="G16">
         <v>27334000</v>
       </c>
       <c r="H16">
         <v>3482681000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>2577699000</v>
       </c>
       <c r="K16">
         <v>19720000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">Saia, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T22:23:31.611Z</t>
+          <t xml:space="preserve">2026-10-26T10:09:39.045Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001177702</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16"/>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>