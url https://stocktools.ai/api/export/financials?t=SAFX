--- v0 (2026-08-16)
+++ v1 (2026-10-20)
@@ -118,85 +118,85 @@
       <c r="F2">
         <v>28678950</v>
       </c>
       <c r="G2">
         <v>-39816513</v>
       </c>
       <c r="H2">
         <v>354627732</v>
       </c>
       <c r="I2">
         <v>313192505</v>
       </c>
       <c r="J2">
         <v>41435227</v>
       </c>
       <c r="K2">
         <v>407182</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">XCF GLOBAL, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:24:24.098Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:36.627Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002019793</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>20815955</v>
       </c>
       <c r="C3">
         <v>74004768</v>
       </c>
       <c r="D3">
         <v>0.52</v>
       </c>
       <c r="E3">
         <v>-17857747</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>419472575</v>
       </c>
       <c r="I3">
         <v>381820626</v>
       </c>
       <c r="J3">
         <v>37651949</v>
       </c>
       <c r="K3">
         <v>154937</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">XCF GLOBAL, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T01:24:24.098Z</t>
+          <t xml:space="preserve">2026-10-20T22:35:36.627Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002019793</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>