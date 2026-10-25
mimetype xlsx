--- v0 (2026-08-16)
+++ v1 (2026-10-25)
@@ -76,799 +76,1599 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-01-01</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>7655000</v>
       </c>
       <c r="D2">
         <v>0.07</v>
       </c>
       <c r="E2">
         <v>224874000</v>
       </c>
       <c r="F2">
         <v>30592000</v>
       </c>
       <c r="G2">
         <v>194282000</v>
       </c>
       <c r="H2">
         <v>3855641000</v>
       </c>
       <c r="I2">
         <v>2013425000</v>
       </c>
       <c r="J2">
         <v>1842216000</v>
       </c>
       <c r="K2">
         <v>142342000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>69940000</v>
       </c>
       <c r="D3">
         <v>0.61</v>
       </c>
       <c r="E3">
         <v>152170000</v>
       </c>
       <c r="F3">
         <v>42401000</v>
       </c>
       <c r="G3">
         <v>109769000</v>
       </c>
       <c r="H3">
         <v>3901762000</v>
       </c>
       <c r="I3">
         <v>1961950000</v>
       </c>
       <c r="J3">
         <v>1939812000</v>
       </c>
       <c r="K3">
         <v>173242000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-29</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>167212000</v>
       </c>
       <c r="D4">
         <v>1.47</v>
       </c>
       <c r="E4">
         <v>158591000</v>
       </c>
       <c r="F4">
         <v>38981000</v>
       </c>
       <c r="G4">
         <v>119610000</v>
       </c>
       <c r="H4">
         <v>3946712000</v>
       </c>
       <c r="I4">
         <v>1952225000</v>
       </c>
       <c r="J4">
         <v>1994487000</v>
       </c>
       <c r="K4">
         <v>174821000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-28</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>157778000</v>
       </c>
       <c r="D5">
         <v>1.39</v>
       </c>
       <c r="E5">
         <v>281597000</v>
       </c>
       <c r="F5">
         <v>27152000</v>
       </c>
       <c r="G5">
         <v>254445000</v>
       </c>
       <c r="H5">
         <v>4127576000</v>
       </c>
       <c r="I5">
         <v>2085474000</v>
       </c>
       <c r="J5">
         <v>2042102000</v>
       </c>
       <c r="K5">
         <v>174821000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-01-03</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>212425000</v>
       </c>
       <c r="D6">
         <v>1.87</v>
       </c>
       <c r="E6">
         <v>287098000</v>
       </c>
       <c r="F6">
         <v>28218000</v>
       </c>
       <c r="G6">
         <v>258880000</v>
       </c>
       <c r="H6">
         <v>4166295000</v>
       </c>
       <c r="I6">
         <v>2055854000</v>
       </c>
       <c r="J6">
         <v>2110441000</v>
       </c>
       <c r="K6">
         <v>237932000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-01-01</t>
         </is>
       </c>
       <c r="B7">
         <v>2115517000</v>
       </c>
       <c r="C7">
         <v>234299000</v>
       </c>
       <c r="D7">
         <v>2.12</v>
       </c>
       <c r="E7">
         <v>350615000</v>
       </c>
       <c r="F7">
         <v>31702000</v>
       </c>
       <c r="G7">
         <v>318913000</v>
       </c>
       <c r="H7">
         <v>4276683000</v>
       </c>
       <c r="I7">
         <v>2123113000</v>
       </c>
       <c r="J7">
         <v>2153570000</v>
       </c>
       <c r="K7">
         <v>359265000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>2256982000</v>
       </c>
       <c r="C8">
         <v>292633000</v>
       </c>
       <c r="D8">
         <v>2.64</v>
       </c>
       <c r="E8">
         <v>288453000</v>
       </c>
       <c r="F8">
         <v>39089000</v>
       </c>
       <c r="G8">
         <v>249364000</v>
       </c>
       <c r="H8">
         <v>6091463000</v>
       </c>
       <c r="I8">
         <v>3588275000</v>
       </c>
       <c r="J8">
         <v>2503188000</v>
       </c>
       <c r="K8">
         <v>202134000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-30</t>
         </is>
       </c>
       <c r="B9">
         <v>2777996000</v>
       </c>
       <c r="C9">
         <v>237927000</v>
       </c>
       <c r="D9">
         <v>2.13</v>
       </c>
       <c r="E9">
         <v>311038000</v>
       </c>
       <c r="F9">
         <v>93253000</v>
       </c>
       <c r="G9">
         <v>217785000</v>
       </c>
       <c r="H9">
         <v>5975522000</v>
       </c>
       <c r="I9">
         <v>3390567000</v>
       </c>
       <c r="J9">
         <v>2584955000</v>
       </c>
       <c r="K9">
         <v>163111000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-29</t>
         </is>
       </c>
       <c r="B10">
         <v>2883673000</v>
       </c>
       <c r="C10">
         <v>227558000</v>
       </c>
       <c r="D10">
         <v>2.04</v>
       </c>
       <c r="E10">
         <v>363469000</v>
       </c>
       <c r="F10">
         <v>76331000</v>
       </c>
       <c r="G10">
         <v>287138000</v>
       </c>
       <c r="H10">
         <v>6538564000</v>
       </c>
       <c r="I10">
         <v>3724740000</v>
       </c>
       <c r="J10">
         <v>2813824000</v>
       </c>
       <c r="K10">
         <v>191877000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-01-03</t>
         </is>
       </c>
       <c r="B11">
         <v>2663230000</v>
       </c>
       <c r="C11">
         <v>727887000</v>
       </c>
       <c r="D11">
         <v>6.49</v>
       </c>
       <c r="E11">
         <v>892177000</v>
       </c>
       <c r="F11">
         <v>63634000</v>
       </c>
       <c r="G11">
         <v>828543000</v>
       </c>
       <c r="H11">
         <v>7960315000</v>
       </c>
       <c r="I11">
         <v>4224823000</v>
       </c>
       <c r="J11">
         <v>3735492000</v>
       </c>
       <c r="K11">
         <v>387054000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-01-02</t>
         </is>
       </c>
       <c r="B12">
         <v>3827808000</v>
       </c>
       <c r="C12">
         <v>943157000</v>
       </c>
       <c r="D12">
         <v>8.08</v>
       </c>
       <c r="E12">
         <v>1410750000</v>
       </c>
       <c r="F12">
         <v>86020000</v>
       </c>
       <c r="G12">
         <v>1324730000</v>
       </c>
       <c r="H12">
         <v>15000554000</v>
       </c>
       <c r="I12">
         <v>7859309000</v>
       </c>
       <c r="J12">
         <v>7141245000</v>
       </c>
       <c r="K12">
         <v>603320000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-01-01</t>
         </is>
       </c>
       <c r="B13">
         <v>3311822000</v>
       </c>
       <c r="C13">
         <v>569179000</v>
       </c>
       <c r="D13">
         <v>4.5</v>
       </c>
       <c r="E13">
         <v>679810000</v>
       </c>
       <c r="F13">
         <v>85632000</v>
       </c>
       <c r="G13">
         <v>594178000</v>
       </c>
       <c r="H13">
         <v>14129855000</v>
       </c>
       <c r="I13">
         <v>6746979000</v>
       </c>
       <c r="J13">
         <v>7382876000</v>
       </c>
       <c r="K13">
         <v>454358000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>2750571000</v>
       </c>
       <c r="C14">
         <v>693094000</v>
       </c>
       <c r="D14">
         <v>5.55</v>
       </c>
       <c r="E14">
         <v>91272000</v>
       </c>
       <c r="F14">
         <v>81368000</v>
       </c>
       <c r="G14">
         <v>9904000</v>
       </c>
       <c r="H14">
         <v>13564665000</v>
       </c>
       <c r="I14">
         <v>5691926000</v>
       </c>
       <c r="J14">
         <v>7872739000</v>
       </c>
       <c r="K14">
         <v>913163000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-29</t>
         </is>
       </c>
       <c r="B15">
         <v>2755026000</v>
       </c>
       <c r="C15">
         <v>270385000</v>
       </c>
       <c r="D15">
         <v>2.2</v>
       </c>
       <c r="E15">
         <v>628299000</v>
       </c>
       <c r="F15">
         <v>86648000</v>
       </c>
       <c r="G15">
         <v>541651000</v>
       </c>
       <c r="H15">
         <v>12392478000</v>
       </c>
       <c r="I15">
         <v>4725604000</v>
       </c>
       <c r="J15">
         <v>7666874000</v>
       </c>
       <c r="K15">
         <v>1163396000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-28</t>
         </is>
       </c>
       <c r="B16">
         <v>2856051000</v>
       </c>
       <c r="C16">
         <v>241201000</v>
       </c>
       <c r="D16">
         <v>2.07</v>
       </c>
       <c r="E16">
         <v>582933000</v>
       </c>
       <c r="F16">
         <v>73522000</v>
       </c>
       <c r="G16">
         <v>509411000</v>
       </c>
       <c r="H16">
         <v>12168411000</v>
       </c>
       <c r="I16">
         <v>4918051000</v>
       </c>
       <c r="J16">
         <v>7250360000</v>
       </c>
       <c r="K16">
         <v>919860000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">REVVITY, INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T02:34:36.590Z</t>
+          <t xml:space="preserve">2026-10-25T22:11:38.773Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000031791</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>