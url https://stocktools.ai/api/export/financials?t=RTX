--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -112,503 +112,503 @@
       <c r="D2">
         <v>5.49</v>
       </c>
       <c r="E2">
         <v>6460000000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>61452000000</v>
       </c>
       <c r="I2">
         <v>38274000000</v>
       </c>
       <c r="J2">
         <v>21880000000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>5130000000</v>
       </c>
       <c r="D3">
         <v>5.66</v>
       </c>
       <c r="E3">
         <v>6605000000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>89409000000</v>
       </c>
       <c r="I3">
         <v>62102000000</v>
       </c>
       <c r="J3">
         <v>25914000000</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>5721000000</v>
       </c>
       <c r="D4">
         <v>6.25</v>
       </c>
       <c r="E4">
         <v>7505000000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>90594000000</v>
       </c>
       <c r="I4">
         <v>57264000000</v>
       </c>
       <c r="J4">
         <v>31866000000</v>
       </c>
       <c r="K4">
         <v>4607000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>6220000000</v>
       </c>
       <c r="D5">
         <v>6.82</v>
       </c>
       <c r="E5">
         <v>7336000000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>91206000000</v>
       </c>
       <c r="I5">
         <v>58502000000</v>
       </c>
       <c r="J5">
         <v>31213000000</v>
       </c>
       <c r="K5">
         <v>5229000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>7608000000</v>
       </c>
       <c r="D6">
         <v>8.61</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>87484000000</v>
       </c>
       <c r="I6">
         <v>58518000000</v>
       </c>
       <c r="J6">
         <v>27358000000</v>
       </c>
       <c r="K6">
         <v>7075000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>5055000000</v>
       </c>
       <c r="D7">
         <v>6.12</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>89706000000</v>
       </c>
       <c r="I7">
         <v>60241000000</v>
       </c>
       <c r="J7">
         <v>27579000000</v>
       </c>
       <c r="K7">
         <v>7157000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>4552000000</v>
       </c>
       <c r="D8">
         <v>5.7</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>96920000000</v>
       </c>
       <c r="I8">
         <v>65368000000</v>
       </c>
       <c r="J8">
         <v>29610000000</v>
       </c>
       <c r="K8">
         <v>6108000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>5269000000</v>
       </c>
       <c r="D9">
         <v>6.5</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>134211000000</v>
       </c>
       <c r="I9">
         <v>93492000000</v>
       </c>
       <c r="J9">
         <v>38446000000</v>
       </c>
       <c r="K9">
         <v>3693000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>5537000000</v>
       </c>
       <c r="D10">
         <v>6.41</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>1868000000</v>
       </c>
       <c r="G10"/>
       <c r="H10">
         <v>139615000000</v>
       </c>
       <c r="I10">
         <v>95289000000</v>
       </c>
       <c r="J10">
         <v>41774000000</v>
       </c>
       <c r="K10">
         <v>4937000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-3519000000</v>
       </c>
       <c r="D11">
         <v>-2.59</v>
       </c>
       <c r="E11"/>
       <c r="F11">
         <v>1795000000</v>
       </c>
       <c r="G11"/>
       <c r="H11">
         <v>162153000000</v>
       </c>
       <c r="I11">
         <v>88269000000</v>
       </c>
       <c r="J11">
         <v>72163000000</v>
       </c>
       <c r="K11">
         <v>8802000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>64388000000</v>
       </c>
       <c r="C12">
         <v>3864000000</v>
       </c>
       <c r="D12">
         <v>2.56</v>
       </c>
       <c r="E12"/>
       <c r="F12">
         <v>2134000000</v>
       </c>
       <c r="G12"/>
       <c r="H12">
         <v>161404000000</v>
       </c>
       <c r="I12">
         <v>86705000000</v>
       </c>
       <c r="J12">
         <v>73068000000</v>
       </c>
       <c r="K12">
         <v>7832000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>67074000000</v>
       </c>
       <c r="C13">
         <v>5197000000</v>
       </c>
       <c r="D13">
         <v>3.5</v>
       </c>
       <c r="E13">
         <v>7168000000</v>
@@ -616,51 +616,51 @@
       <c r="F13">
         <v>2288000000</v>
       </c>
       <c r="G13">
         <v>4880000000</v>
       </c>
       <c r="H13">
         <v>158864000000</v>
       </c>
       <c r="I13">
         <v>84650000000</v>
       </c>
       <c r="J13">
         <v>72632000000</v>
       </c>
       <c r="K13">
         <v>6220000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>68920000000</v>
       </c>
       <c r="C14">
         <v>3195000000</v>
       </c>
       <c r="D14">
         <v>2.23</v>
       </c>
       <c r="E14">
         <v>7883000000</v>
@@ -668,51 +668,51 @@
       <c r="F14">
         <v>2415000000</v>
       </c>
       <c r="G14">
         <v>5468000000</v>
       </c>
       <c r="H14">
         <v>161869000000</v>
       </c>
       <c r="I14">
         <v>100424000000</v>
       </c>
       <c r="J14">
         <v>59798000000</v>
       </c>
       <c r="K14">
         <v>6587000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>80738000000</v>
       </c>
       <c r="C15">
         <v>4774000000</v>
       </c>
       <c r="D15">
         <v>3.55</v>
       </c>
       <c r="E15">
         <v>7159000000</v>
@@ -720,51 +720,51 @@
       <c r="F15">
         <v>2625000000</v>
       </c>
       <c r="G15">
         <v>4534000000</v>
       </c>
       <c r="H15">
         <v>162861000000</v>
       </c>
       <c r="I15">
         <v>100903000000</v>
       </c>
       <c r="J15">
         <v>60156000000</v>
       </c>
       <c r="K15">
         <v>5578000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>88603000000</v>
       </c>
       <c r="C16">
         <v>6732000000</v>
       </c>
       <c r="D16">
         <v>4.96</v>
       </c>
       <c r="E16">
         <v>10567000000</v>
@@ -772,37 +772,37 @@
       <c r="F16">
         <v>2627000000</v>
       </c>
       <c r="G16">
         <v>7940000000</v>
       </c>
       <c r="H16">
         <v>171079000000</v>
       </c>
       <c r="I16">
         <v>103941000000</v>
       </c>
       <c r="J16">
         <v>65245000000</v>
       </c>
       <c r="K16">
         <v>7435000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">RTX CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T05:55:43.491Z</t>
+          <t xml:space="preserve">2026-10-12T12:41:45.916Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000101829</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>