--- v0 (2026-08-27)
+++ v1 (2026-10-12)
@@ -118,101 +118,101 @@
       <c r="F2">
         <v>24399000</v>
       </c>
       <c r="G2">
         <v>22528000</v>
       </c>
       <c r="H2">
         <v>328550000</v>
       </c>
       <c r="I2">
         <v>176369000</v>
       </c>
       <c r="J2">
         <v>152181000</v>
       </c>
       <c r="K2">
         <v>27547000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-09-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>50791000</v>
       </c>
       <c r="D3">
         <v>1.11</v>
       </c>
       <c r="E3">
         <v>66121000</v>
       </c>
       <c r="F3">
         <v>42804000</v>
       </c>
       <c r="G3">
         <v>23317000</v>
       </c>
       <c r="H3">
         <v>496310000</v>
       </c>
       <c r="I3">
         <v>196841000</v>
       </c>
       <c r="J3">
         <v>299469000</v>
       </c>
       <c r="K3">
         <v>99137000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-09-30</t>
         </is>
       </c>
       <c r="B4">
         <v>783238000</v>
       </c>
       <c r="C4">
         <v>43121000</v>
       </c>
       <c r="D4">
         <v>0.84</v>
       </c>
       <c r="E4">
         <v>55274000</v>
@@ -220,51 +220,51 @@
       <c r="F4">
         <v>42479000</v>
       </c>
       <c r="G4">
         <v>12795000</v>
       </c>
       <c r="H4">
         <v>531769000</v>
       </c>
       <c r="I4">
         <v>188219000</v>
       </c>
       <c r="J4">
         <v>343550000</v>
       </c>
       <c r="K4">
         <v>80619000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-09-30</t>
         </is>
       </c>
       <c r="B5">
         <v>785679000</v>
       </c>
       <c r="C5">
         <v>40297000</v>
       </c>
       <c r="D5">
         <v>0.78</v>
       </c>
       <c r="E5">
         <v>105173000</v>
@@ -272,51 +272,51 @@
       <c r="F5">
         <v>52574000</v>
       </c>
       <c r="G5">
         <v>52599000</v>
       </c>
       <c r="H5">
         <v>628114000</v>
       </c>
       <c r="I5">
         <v>242919000</v>
       </c>
       <c r="J5">
         <v>400798000</v>
       </c>
       <c r="K5">
         <v>148316000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-09-30</t>
         </is>
       </c>
       <c r="B6">
         <v>910739000</v>
       </c>
       <c r="C6">
         <v>20177000</v>
       </c>
       <c r="D6">
         <v>0.39</v>
       </c>
       <c r="E6">
         <v>48500000</v>
@@ -324,51 +324,51 @@
       <c r="F6">
         <v>56332000</v>
       </c>
       <c r="G6">
         <v>-7832000</v>
       </c>
       <c r="H6">
         <v>806620000</v>
       </c>
       <c r="I6">
         <v>397721000</v>
       </c>
       <c r="J6">
         <v>408899000</v>
       </c>
       <c r="K6">
         <v>57251000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-09-30</t>
         </is>
       </c>
       <c r="B7">
         <v>1301674000</v>
       </c>
       <c r="C7">
         <v>21376000</v>
       </c>
       <c r="D7">
         <v>0.41</v>
       </c>
       <c r="E7">
         <v>16498000</v>
@@ -376,51 +376,51 @@
       <c r="F7">
         <v>68851000</v>
       </c>
       <c r="G7">
         <v>-52353000</v>
       </c>
       <c r="H7">
         <v>1095521000</v>
       </c>
       <c r="I7">
         <v>639642000</v>
       </c>
       <c r="J7">
         <v>455879000</v>
       </c>
       <c r="K7">
         <v>35531000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-09-30</t>
         </is>
       </c>
       <c r="B8">
         <v>1563548000</v>
       </c>
       <c r="C8">
         <v>49001000</v>
       </c>
       <c r="D8">
         <v>0.94</v>
       </c>
       <c r="E8">
         <v>157157000</v>
@@ -428,51 +428,51 @@
       <c r="F8">
         <v>97810000</v>
       </c>
       <c r="G8">
         <v>59347000</v>
       </c>
       <c r="H8">
         <v>1219665000</v>
       </c>
       <c r="I8">
         <v>703091000</v>
       </c>
       <c r="J8">
         <v>516574000</v>
       </c>
       <c r="K8">
         <v>48243000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-09-30</t>
         </is>
       </c>
       <c r="B9">
         <v>1823889000</v>
       </c>
       <c r="C9">
         <v>68935000</v>
       </c>
       <c r="D9">
         <v>1.31</v>
       </c>
       <c r="E9">
         <v>209079000</v>
@@ -480,51 +480,51 @@
       <c r="F9">
         <v>87930000</v>
       </c>
       <c r="G9">
         <v>121149000</v>
       </c>
       <c r="H9">
         <v>1542135000</v>
       </c>
       <c r="I9">
         <v>968395000</v>
       </c>
       <c r="J9">
         <v>573740000</v>
       </c>
       <c r="K9">
         <v>74686000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-09-30</t>
         </is>
       </c>
       <c r="B10">
         <v>2812356000</v>
       </c>
       <c r="C10">
         <v>101781000</v>
       </c>
       <c r="D10">
         <v>1.84</v>
       </c>
       <c r="E10">
         <v>291303000</v>
@@ -532,37 +532,37 @@
       <c r="F10">
         <v>137931000</v>
       </c>
       <c r="G10">
         <v>153372000</v>
       </c>
       <c r="H10">
         <v>3238856000</v>
       </c>
       <c r="I10">
         <v>2326893000</v>
       </c>
       <c r="J10">
         <v>911963000</v>
       </c>
       <c r="K10">
         <v>156062000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Construction Partners, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T06:34:08.634Z</t>
+          <t xml:space="preserve">2026-10-12T21:29:18.472Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001718227</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>