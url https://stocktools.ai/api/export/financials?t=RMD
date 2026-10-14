--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -118,243 +118,243 @@
       <c r="F2">
         <v>47135000</v>
       </c>
       <c r="G2">
         <v>336024000</v>
       </c>
       <c r="H2">
         <v>2137869000</v>
       </c>
       <c r="I2">
         <v>530242000</v>
       </c>
       <c r="J2">
         <v>1607627000</v>
       </c>
       <c r="K2">
         <v>809541000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>307133000</v>
       </c>
       <c r="D3">
         <v>2.1</v>
       </c>
       <c r="E3">
         <v>402823000</v>
       </c>
       <c r="F3">
         <v>63579000</v>
       </c>
       <c r="G3">
         <v>339244000</v>
       </c>
       <c r="H3">
         <v>2210721000</v>
       </c>
       <c r="I3">
         <v>600205000</v>
       </c>
       <c r="J3">
         <v>1610516000</v>
       </c>
       <c r="K3">
         <v>876048000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>345273000</v>
       </c>
       <c r="D4">
         <v>2.39</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>72722000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>2360962000</v>
       </c>
       <c r="I4">
         <v>602714000</v>
       </c>
       <c r="J4">
         <v>1758248000</v>
       </c>
       <c r="K4">
         <v>905730000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>352886000</v>
       </c>
       <c r="D5">
         <v>2.47</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>62502000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>2181774000</v>
       </c>
       <c r="I5">
         <v>594467000</v>
       </c>
       <c r="J5">
         <v>1587307000</v>
       </c>
       <c r="K5">
         <v>717249000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>352409000</v>
       </c>
       <c r="D6">
         <v>2.49</v>
       </c>
       <c r="E6">
         <v>547933000</v>
       </c>
       <c r="F6">
         <v>58534000</v>
       </c>
       <c r="G6">
         <v>489399000</v>
       </c>
       <c r="H6">
         <v>3256705000</v>
       </c>
       <c r="I6">
         <v>1561874000</v>
       </c>
       <c r="J6">
         <v>1694831000</v>
       </c>
       <c r="K6">
         <v>731434000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B7">
         <v>2066700000</v>
       </c>
       <c r="C7">
         <v>342284000</v>
       </c>
       <c r="D7">
         <v>2.4</v>
       </c>
       <c r="E7">
         <v>414053000</v>
@@ -362,51 +362,51 @@
       <c r="F7">
         <v>62219000</v>
       </c>
       <c r="G7">
         <v>351834000</v>
       </c>
       <c r="H7">
         <v>3468487000</v>
       </c>
       <c r="I7">
         <v>1508221000</v>
       </c>
       <c r="J7">
         <v>1960266000</v>
       </c>
       <c r="K7">
         <v>821935000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
         <v>2340196000</v>
       </c>
       <c r="C8">
         <v>315588000</v>
       </c>
       <c r="D8">
         <v>2.19</v>
       </c>
       <c r="E8">
         <v>505026000</v>
@@ -414,51 +414,51 @@
       <c r="F8">
         <v>62581000</v>
       </c>
       <c r="G8">
         <v>442445000</v>
       </c>
       <c r="H8">
         <v>3063923000</v>
       </c>
       <c r="I8">
         <v>1004943000</v>
       </c>
       <c r="J8">
         <v>2058980000</v>
       </c>
       <c r="K8">
         <v>188701000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
         <v>2606572000</v>
       </c>
       <c r="C9">
         <v>404592000</v>
       </c>
       <c r="D9">
         <v>2.8</v>
       </c>
       <c r="E9">
         <v>459051000</v>
@@ -466,51 +466,51 @@
       <c r="F9">
         <v>68710000</v>
       </c>
       <c r="G9">
         <v>390341000</v>
       </c>
       <c r="H9">
         <v>4107682000</v>
       </c>
       <c r="I9">
         <v>2035489000</v>
       </c>
       <c r="J9">
         <v>2072193000</v>
       </c>
       <c r="K9">
         <v>147128000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10">
         <v>2957013000</v>
       </c>
       <c r="C10">
         <v>621674000</v>
       </c>
       <c r="D10">
         <v>4.27</v>
       </c>
       <c r="E10">
         <v>802255000</v>
@@ -518,51 +518,51 @@
       <c r="F10">
         <v>95330000</v>
       </c>
       <c r="G10">
         <v>706925000</v>
       </c>
       <c r="H10">
         <v>4587376000</v>
       </c>
       <c r="I10">
         <v>2090349000</v>
       </c>
       <c r="J10">
         <v>2497027000</v>
       </c>
       <c r="K10">
         <v>463156000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11">
         <v>3196825000</v>
       </c>
       <c r="C11">
         <v>474505000</v>
       </c>
       <c r="D11">
         <v>3.24</v>
       </c>
       <c r="E11">
         <v>736718000</v>
@@ -570,297 +570,297 @@
       <c r="F11">
         <v>102712000</v>
       </c>
       <c r="G11">
         <v>634006000</v>
       </c>
       <c r="H11">
         <v>4728125000</v>
       </c>
       <c r="I11">
         <v>1842446000</v>
       </c>
       <c r="J11">
         <v>2885679000</v>
       </c>
       <c r="K11">
         <v>295278000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
         <v>3578127000</v>
       </c>
       <c r="C12">
-        <v>779437000</v>
+        <v>779000000</v>
       </c>
       <c r="D12">
         <v>5.3</v>
       </c>
       <c r="E12">
         <v>351147000</v>
       </c>
       <c r="F12">
         <v>134835000</v>
       </c>
       <c r="G12">
         <v>216312000</v>
       </c>
       <c r="H12">
         <v>5095853000</v>
       </c>
       <c r="I12">
         <v>1735102000</v>
       </c>
       <c r="J12">
         <v>3360751000</v>
       </c>
       <c r="K12">
         <v>273710000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
         <v>4222993000</v>
       </c>
       <c r="C13">
-        <v>897556000</v>
+        <v>898000000</v>
       </c>
       <c r="D13">
         <v>6.09</v>
       </c>
       <c r="E13">
         <v>693299000</v>
       </c>
       <c r="F13">
         <v>119672000</v>
       </c>
       <c r="G13">
         <v>573627000</v>
       </c>
       <c r="H13">
         <v>6751708000</v>
       </c>
       <c r="I13">
         <v>2621805000</v>
       </c>
       <c r="J13">
         <v>4129903000</v>
       </c>
       <c r="K13">
         <v>227891000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
         <v>4685297000</v>
       </c>
       <c r="C14">
-        <v>1020951000</v>
+        <v>1021000000</v>
       </c>
       <c r="D14">
         <v>6.92</v>
       </c>
       <c r="E14">
         <v>1401260000</v>
       </c>
       <c r="F14">
         <v>99460000</v>
       </c>
       <c r="G14">
         <v>1301800000</v>
       </c>
       <c r="H14">
         <v>6872394000</v>
       </c>
       <c r="I14">
         <v>2008351000</v>
       </c>
       <c r="J14">
         <v>4864043000</v>
       </c>
       <c r="K14">
         <v>238361000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
         <v>5146327000</v>
       </c>
       <c r="C15">
-        <v>1400723000</v>
+        <v>1401000000</v>
       </c>
       <c r="D15">
         <v>9.51</v>
       </c>
       <c r="E15">
         <v>1751588000</v>
       </c>
       <c r="F15">
         <v>89865000</v>
       </c>
       <c r="G15">
         <v>1661723000</v>
       </c>
       <c r="H15">
         <v>8174391000</v>
       </c>
       <c r="I15">
         <v>2206532000</v>
       </c>
       <c r="J15">
         <v>5967859000</v>
       </c>
       <c r="K15">
         <v>1209450000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
         <v>5653443000</v>
       </c>
       <c r="C16">
-        <v>1523293000</v>
+        <v>1523000000</v>
       </c>
       <c r="D16">
         <v>10.43</v>
       </c>
       <c r="E16">
         <v>1805829000</v>
       </c>
       <c r="F16">
         <v>156285000</v>
       </c>
       <c r="G16">
         <v>1649544000</v>
       </c>
       <c r="H16">
         <v>8965950000</v>
       </c>
       <c r="I16">
         <v>2380557000</v>
       </c>
       <c r="J16">
         <v>6585393000</v>
       </c>
       <c r="K16">
         <v>1469234000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">ResMed Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T03:57:12.623Z</t>
+          <t xml:space="preserve">2026-10-14T17:08:18.538Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000943819</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>