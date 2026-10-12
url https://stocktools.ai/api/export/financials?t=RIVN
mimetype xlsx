--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -114,51 +114,51 @@
       <c r="D2">
         <v>-4.35</v>
       </c>
       <c r="E2">
         <v>-353000000</v>
       </c>
       <c r="F2">
         <v>199000000</v>
       </c>
       <c r="G2">
         <v>-552000000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-375000000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivian Automotive, Inc. / DE</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:46.334Z</t>
+          <t xml:space="preserve">2026-10-12T23:04:58.581Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001874178</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>-1018000000</v>
       </c>
       <c r="D3">
         <v>-10.09</v>
       </c>
       <c r="E3">
         <v>-848000000</v>
@@ -166,51 +166,51 @@
       <c r="F3">
         <v>914000000</v>
       </c>
       <c r="G3">
         <v>-1762000000</v>
       </c>
       <c r="H3">
         <v>4602000000</v>
       </c>
       <c r="I3">
         <v>742000000</v>
       </c>
       <c r="J3">
         <v>-1384000000</v>
       </c>
       <c r="K3">
         <v>2979000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivian Automotive, Inc. / DE</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:46.334Z</t>
+          <t xml:space="preserve">2026-10-12T23:04:58.581Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001874178</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>55000000</v>
       </c>
       <c r="C4">
         <v>-4688000000</v>
       </c>
       <c r="D4">
         <v>-22.98</v>
       </c>
       <c r="E4">
         <v>-2622000000</v>
@@ -218,51 +218,51 @@
       <c r="F4">
         <v>1794000000</v>
       </c>
       <c r="G4">
         <v>-4416000000</v>
       </c>
       <c r="H4">
         <v>22294000000</v>
       </c>
       <c r="I4">
         <v>2780000000</v>
       </c>
       <c r="J4">
         <v>19514000000</v>
       </c>
       <c r="K4">
         <v>18133000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivian Automotive, Inc. / DE</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:46.334Z</t>
+          <t xml:space="preserve">2026-10-12T23:04:58.581Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001874178</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>1658000000</v>
       </c>
       <c r="C5">
         <v>-6752000000</v>
       </c>
       <c r="D5">
         <v>-7.4</v>
       </c>
       <c r="E5">
         <v>-5052000000</v>
@@ -270,51 +270,51 @@
       <c r="F5">
         <v>1369000000</v>
       </c>
       <c r="G5">
         <v>-6421000000</v>
       </c>
       <c r="H5">
         <v>17876000000</v>
       </c>
       <c r="I5">
         <v>4077000000</v>
       </c>
       <c r="J5">
         <v>13799000000</v>
       </c>
       <c r="K5">
         <v>11568000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivian Automotive, Inc. / DE</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:46.334Z</t>
+          <t xml:space="preserve">2026-10-12T23:04:58.581Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001874178</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>4434000000</v>
       </c>
       <c r="C6">
         <v>-5432000000</v>
       </c>
       <c r="D6">
         <v>-5.74</v>
       </c>
       <c r="E6">
         <v>-4866000000</v>
@@ -322,137 +322,137 @@
       <c r="F6">
         <v>1026000000</v>
       </c>
       <c r="G6">
         <v>-5892000000</v>
       </c>
       <c r="H6">
         <v>16778000000</v>
       </c>
       <c r="I6">
         <v>7637000000</v>
       </c>
       <c r="J6">
         <v>9141000000</v>
       </c>
       <c r="K6">
         <v>7857000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivian Automotive, Inc. / DE</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:46.334Z</t>
+          <t xml:space="preserve">2026-10-12T23:04:58.581Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001874178</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>4970000000</v>
       </c>
       <c r="C7">
         <v>-4747000000</v>
       </c>
       <c r="D7">
         <v>-4.69</v>
       </c>
       <c r="E7">
         <v>-1716000000</v>
       </c>
       <c r="F7">
         <v>1141000000</v>
       </c>
       <c r="G7">
         <v>-2857000000</v>
       </c>
       <c r="H7">
         <v>15410000000</v>
       </c>
       <c r="I7">
         <v>8848000000</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>5294000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivian Automotive, Inc. / DE</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:46.334Z</t>
+          <t xml:space="preserve">2026-10-12T23:04:58.581Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001874178</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>5387000000</v>
       </c>
       <c r="C8">
         <v>-3646000000</v>
       </c>
       <c r="D8">
         <v>-3.07</v>
       </c>
       <c r="E8">
         <v>-779000000</v>
       </c>
       <c r="F8">
         <v>1710000000</v>
       </c>
       <c r="G8">
         <v>-2489000000</v>
       </c>
       <c r="H8">
         <v>14864000000</v>
       </c>
       <c r="I8">
         <v>10270000000</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>3579000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Rivian Automotive, Inc. / DE</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T08:23:46.334Z</t>
+          <t xml:space="preserve">2026-10-12T23:04:58.581Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001874178</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>