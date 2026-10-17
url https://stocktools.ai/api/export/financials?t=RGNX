--- v0 (2026-08-14)
+++ v1 (2026-10-17)
@@ -106,137 +106,137 @@
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-5387000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-13921000</v>
       </c>
       <c r="K2">
         <v>1119000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-4003000</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>3491000</v>
       </c>
       <c r="I3">
         <v>9189000</v>
       </c>
       <c r="J3">
         <v>-18291000</v>
       </c>
       <c r="K3">
         <v>1121000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-22811000</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>522000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>221380000</v>
       </c>
       <c r="I4">
         <v>4572000</v>
       </c>
       <c r="J4">
         <v>216808000</v>
       </c>
       <c r="K4">
         <v>54116000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>4589000</v>
       </c>
       <c r="C5">
         <v>-62967000</v>
       </c>
       <c r="D5">
         <v>-2.38</v>
       </c>
       <c r="E5">
         <v>-48558000</v>
@@ -244,51 +244,51 @@
       <c r="F5">
         <v>8149000</v>
       </c>
       <c r="G5">
         <v>-56707000</v>
       </c>
       <c r="H5">
         <v>172732000</v>
       </c>
       <c r="I5">
         <v>10995000</v>
       </c>
       <c r="J5">
         <v>161737000</v>
       </c>
       <c r="K5">
         <v>24840000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>10393000</v>
       </c>
       <c r="C6">
         <v>-73169000</v>
       </c>
       <c r="D6">
         <v>-2.45</v>
       </c>
       <c r="E6">
         <v>-57992000</v>
@@ -296,51 +296,51 @@
       <c r="F6">
         <v>7160000</v>
       </c>
       <c r="G6">
         <v>-65152000</v>
       </c>
       <c r="H6">
         <v>198677000</v>
       </c>
       <c r="I6">
         <v>15648000</v>
       </c>
       <c r="J6">
         <v>183029000</v>
       </c>
       <c r="K6">
         <v>46656000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>218505000</v>
       </c>
       <c r="C7">
         <v>99937000</v>
       </c>
       <c r="D7">
         <v>2.73</v>
       </c>
       <c r="E7">
         <v>104648000</v>
@@ -348,51 +348,51 @@
       <c r="F7">
         <v>13278000</v>
       </c>
       <c r="G7">
         <v>91370000</v>
       </c>
       <c r="H7">
         <v>543814000</v>
       </c>
       <c r="I7">
         <v>34966000</v>
       </c>
       <c r="J7">
         <v>508848000</v>
       </c>
       <c r="K7">
         <v>75561000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>35233000</v>
       </c>
       <c r="C8">
         <v>-94733000</v>
       </c>
       <c r="D8">
         <v>-2.58</v>
       </c>
       <c r="E8">
         <v>-107705000</v>
@@ -400,51 +400,51 @@
       <c r="F8">
         <v>11720000</v>
       </c>
       <c r="G8">
         <v>-119425000</v>
       </c>
       <c r="H8">
         <v>497908000</v>
       </c>
       <c r="I8">
         <v>47711000</v>
       </c>
       <c r="J8">
         <v>450197000</v>
       </c>
       <c r="K8">
         <v>69514000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>154567000</v>
       </c>
       <c r="C9">
         <v>-111250000</v>
       </c>
       <c r="D9">
         <v>-2.98</v>
       </c>
       <c r="E9">
         <v>-54061000</v>
@@ -452,51 +452,51 @@
       <c r="F9">
         <v>26869000</v>
       </c>
       <c r="G9">
         <v>-80930000</v>
       </c>
       <c r="H9">
         <v>708164000</v>
       </c>
       <c r="I9">
         <v>330411000</v>
       </c>
       <c r="J9">
         <v>377753000</v>
       </c>
       <c r="K9">
         <v>338426000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>470347000</v>
       </c>
       <c r="C10">
         <v>127840000</v>
       </c>
       <c r="D10">
         <v>2.91</v>
       </c>
       <c r="E10">
         <v>218875000</v>
@@ -504,51 +504,51 @@
       <c r="F10">
         <v>84175000</v>
       </c>
       <c r="G10">
         <v>134700000</v>
       </c>
       <c r="H10">
         <v>1113904000</v>
       </c>
       <c r="I10">
         <v>349606000</v>
       </c>
       <c r="J10">
         <v>764298000</v>
       </c>
       <c r="K10">
         <v>345209000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>112724000</v>
       </c>
       <c r="C11">
         <v>-280321000</v>
       </c>
       <c r="D11">
         <v>-6.5</v>
       </c>
       <c r="E11">
         <v>-207488000</v>
@@ -556,51 +556,51 @@
       <c r="F11">
         <v>30724000</v>
       </c>
       <c r="G11">
         <v>-238212000</v>
       </c>
       <c r="H11">
         <v>833268000</v>
       </c>
       <c r="I11">
         <v>317073000</v>
       </c>
       <c r="J11">
         <v>516195000</v>
       </c>
       <c r="K11">
         <v>96952000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>90242000</v>
       </c>
       <c r="C12">
         <v>-263494000</v>
       </c>
       <c r="D12">
         <v>-6.02</v>
       </c>
       <c r="E12">
         <v>-218407000</v>
@@ -608,51 +608,51 @@
       <c r="F12">
         <v>9960000</v>
       </c>
       <c r="G12">
         <v>-228367000</v>
       </c>
       <c r="H12">
         <v>573970000</v>
       </c>
       <c r="I12">
         <v>262228000</v>
       </c>
       <c r="J12">
         <v>311742000</v>
       </c>
       <c r="K12">
         <v>34522000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>83328000</v>
       </c>
       <c r="C13">
         <v>-227102000</v>
       </c>
       <c r="D13">
         <v>-4.59</v>
       </c>
       <c r="E13">
         <v>-173125000</v>
@@ -660,51 +660,51 @@
       <c r="F13">
         <v>2436000</v>
       </c>
       <c r="G13">
         <v>-175561000</v>
       </c>
       <c r="H13">
         <v>465989000</v>
       </c>
       <c r="I13">
         <v>206338000</v>
       </c>
       <c r="J13">
         <v>259651000</v>
       </c>
       <c r="K13">
         <v>57526000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>170441000</v>
       </c>
       <c r="C14">
         <v>-193878000</v>
       </c>
       <c r="D14">
         <v>-3.76</v>
       </c>
       <c r="E14">
         <v>-123963000</v>
@@ -712,37 +712,37 @@
       <c r="F14">
         <v>2414000</v>
       </c>
       <c r="G14">
         <v>-126377000</v>
       </c>
       <c r="H14">
         <v>453032000</v>
       </c>
       <c r="I14">
         <v>350299000</v>
       </c>
       <c r="J14">
         <v>102733000</v>
       </c>
       <c r="K14">
         <v>34466000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENXBIO Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T09:46:48.664Z</t>
+          <t xml:space="preserve">2026-10-17T00:59:58.984Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001590877</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>