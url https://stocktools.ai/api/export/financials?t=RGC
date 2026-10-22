--- v0 (2026-08-17)
+++ v1 (2026-10-22)
@@ -76,359 +76,821 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-390990</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-390990</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-1838521</v>
       </c>
       <c r="K2">
         <v>243307</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Regencell Bioscience Holdings Limited</t>
+          <t xml:space="preserve">REGENCELL BIOSCIENCE HOLDINGS LIMITED</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:35:37.326Z</t>
+          <t xml:space="preserve">2026-10-22T04:00:17.306Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001829667</t>
+        </is>
+      </c>
+      <c r="O2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-812371</v>
       </c>
       <c r="D3">
         <v>-0.08</v>
       </c>
       <c r="E3">
         <v>-726573</v>
       </c>
       <c r="F3">
         <v>117837</v>
       </c>
       <c r="G3">
         <v>-844410</v>
       </c>
       <c r="H3">
         <v>514018</v>
       </c>
       <c r="I3">
         <v>3164910</v>
       </c>
       <c r="J3">
         <v>-2650892</v>
       </c>
       <c r="K3">
         <v>386979</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Regencell Bioscience Holdings Limited</t>
+          <t xml:space="preserve">REGENCELL BIOSCIENCE HOLDINGS LIMITED</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:35:37.326Z</t>
+          <t xml:space="preserve">2026-10-22T04:00:17.306Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001829667</t>
+        </is>
+      </c>
+      <c r="O3"/>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-1346745</v>
       </c>
       <c r="D4">
         <v>-0.13</v>
       </c>
       <c r="E4">
         <v>-767311</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>340134</v>
       </c>
       <c r="I4">
         <v>4337771</v>
       </c>
       <c r="J4">
         <v>-3997637</v>
       </c>
       <c r="K4">
         <v>59413</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Regencell Bioscience Holdings Limited</t>
+          <t xml:space="preserve">REGENCELL BIOSCIENCE HOLDINGS LIMITED</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:35:37.326Z</t>
+          <t xml:space="preserve">2026-10-22T04:00:17.306Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001829667</t>
+        </is>
+      </c>
+      <c r="O4"/>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-7445943</v>
       </c>
       <c r="D5">
         <v>-0.58</v>
       </c>
       <c r="E5">
         <v>-5267055</v>
       </c>
       <c r="F5">
         <v>780876</v>
       </c>
       <c r="G5">
         <v>-6047931</v>
       </c>
       <c r="H5">
         <v>18018918</v>
       </c>
       <c r="I5">
         <v>938032</v>
       </c>
       <c r="J5">
         <v>17065498</v>
       </c>
       <c r="K5">
         <v>6416998</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Regencell Bioscience Holdings Limited</t>
+          <t xml:space="preserve">REGENCELL BIOSCIENCE HOLDINGS LIMITED</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:35:37.326Z</t>
+          <t xml:space="preserve">2026-10-22T04:00:17.306Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001829667</t>
+        </is>
+      </c>
+      <c r="O5"/>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-5871130</v>
       </c>
       <c r="D6">
         <v>-1.19</v>
       </c>
       <c r="E6">
         <v>-4962949</v>
       </c>
       <c r="F6">
         <v>27392</v>
       </c>
       <c r="G6">
         <v>-4990341</v>
       </c>
       <c r="H6">
         <v>12621755</v>
       </c>
       <c r="I6">
         <v>632320</v>
       </c>
       <c r="J6">
         <v>12030333</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">Regencell Bioscience Holdings Limited</t>
+          <t xml:space="preserve">REGENCELL BIOSCIENCE HOLDINGS LIMITED</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:35:37.326Z</t>
+          <t xml:space="preserve">2026-10-22T04:00:17.306Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001829667</t>
+        </is>
+      </c>
+      <c r="O6"/>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-4301837</v>
       </c>
       <c r="D7">
         <v>-0.87</v>
       </c>
       <c r="E7">
         <v>-4001687</v>
       </c>
       <c r="F7">
         <v>5376</v>
       </c>
       <c r="G7">
         <v>-4007063</v>
       </c>
       <c r="H7">
         <v>8438211</v>
       </c>
       <c r="I7">
         <v>219512</v>
       </c>
       <c r="J7">
         <v>8218699</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">Regencell Bioscience Holdings Limited</t>
+          <t xml:space="preserve">REGENCELL BIOSCIENCE HOLDINGS LIMITED</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:35:37.326Z</t>
+          <t xml:space="preserve">2026-10-22T04:00:17.306Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001829667</t>
+        </is>
+      </c>
+      <c r="O7"/>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-3584213</v>
       </c>
       <c r="D8">
         <v>-0.72</v>
       </c>
       <c r="E8">
         <v>-3113576</v>
       </c>
       <c r="F8">
         <v>152689</v>
       </c>
       <c r="G8">
         <v>-3266265</v>
       </c>
       <c r="H8">
         <v>5755582</v>
       </c>
       <c r="I8">
         <v>895308</v>
       </c>
       <c r="J8">
         <v>4860274</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">Regencell Bioscience Holdings Limited</t>
+          <t xml:space="preserve">REGENCELL BIOSCIENCE HOLDINGS LIMITED</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T01:35:37.326Z</t>
+          <t xml:space="preserve">2026-10-22T04:00:17.306Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001829667</t>
+        </is>
+      </c>
+      <c r="O8"/>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-30</t>
+        </is>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>-11701941</v>
+      </c>
+      <c r="D9">
+        <v>-2.37</v>
+      </c>
+      <c r="E9">
+        <v>-7695530</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9">
+        <v>14729559</v>
+      </c>
+      <c r="I9">
+        <v>1380194</v>
+      </c>
+      <c r="J9">
+        <v>13349365</v>
+      </c>
+      <c r="K9"/>
+      <c r="L9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">REGENCELL BIOSCIENCE HOLDINGS LIMITED</t>
+        </is>
+      </c>
+      <c r="M9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-22T04:00:17.306Z</t>
+        </is>
+      </c>
+      <c r="N9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001829667</t>
+        </is>
+      </c>
+      <c r="O9"/>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>