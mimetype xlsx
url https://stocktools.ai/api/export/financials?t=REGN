--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -118,251 +118,251 @@
       <c r="F2">
         <v>57217000</v>
       </c>
       <c r="G2">
         <v>-198899000</v>
       </c>
       <c r="H2">
         <v>1323583000</v>
       </c>
       <c r="I2">
         <v>837851000</v>
       </c>
       <c r="J2">
         <v>485732000</v>
       </c>
       <c r="K2">
         <v>483610000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>750269000</v>
       </c>
       <c r="D3">
         <v>6.75</v>
       </c>
       <c r="E3">
         <v>-74615000</v>
       </c>
       <c r="F3">
         <v>49337000</v>
       </c>
       <c r="G3">
         <v>-123952000</v>
       </c>
       <c r="H3">
         <v>2080490000</v>
       </c>
       <c r="I3">
         <v>835105000</v>
       </c>
       <c r="J3">
         <v>1256618000</v>
       </c>
       <c r="K3">
         <v>230276000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>413738000</v>
       </c>
       <c r="D4">
         <v>3.72</v>
       </c>
       <c r="E4">
         <v>588596000</v>
       </c>
       <c r="F4">
         <v>156323000</v>
       </c>
       <c r="G4">
         <v>432273000</v>
       </c>
       <c r="H4">
         <v>2951013000</v>
       </c>
       <c r="I4">
         <v>998937000</v>
       </c>
       <c r="J4">
         <v>1964716000</v>
       </c>
       <c r="K4">
         <v>535608000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>338126000</v>
       </c>
       <c r="D5">
         <v>2.98</v>
       </c>
       <c r="E5">
         <v>752435000</v>
       </c>
       <c r="F5">
         <v>333006000</v>
       </c>
       <c r="G5">
         <v>419429000</v>
       </c>
       <c r="H5">
         <v>3837672000</v>
       </c>
       <c r="I5">
         <v>1287421000</v>
       </c>
       <c r="J5">
         <v>2550251000</v>
       </c>
       <c r="K5">
         <v>648719000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>636056000</v>
       </c>
       <c r="D6">
         <v>5.52</v>
       </c>
       <c r="E6">
         <v>1330780000</v>
       </c>
       <c r="F6">
         <v>677933000</v>
       </c>
       <c r="G6">
         <v>652847000</v>
       </c>
       <c r="H6">
         <v>5609132000</v>
       </c>
       <c r="I6">
         <v>1954295000</v>
       </c>
       <c r="J6">
         <v>3654800000</v>
       </c>
       <c r="K6">
         <v>809102000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>4860400000</v>
       </c>
       <c r="C7">
         <v>895500000</v>
       </c>
       <c r="D7">
         <v>7.7</v>
       </c>
       <c r="E7">
         <v>1485900000</v>
@@ -370,51 +370,51 @@
       <c r="F7">
         <v>511900000</v>
       </c>
       <c r="G7">
         <v>974000000</v>
       </c>
       <c r="H7">
         <v>6973466000</v>
       </c>
       <c r="I7">
         <v>2524221000</v>
       </c>
       <c r="J7">
         <v>4449300000</v>
       </c>
       <c r="K7">
         <v>535200000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>5872200000</v>
       </c>
       <c r="C8">
         <v>1198500000</v>
       </c>
       <c r="D8">
         <v>10.34</v>
       </c>
       <c r="E8">
         <v>1307100000</v>
@@ -422,51 +422,51 @@
       <c r="F8">
         <v>272600000</v>
       </c>
       <c r="G8">
         <v>1034500000</v>
       </c>
       <c r="H8">
         <v>8764300000</v>
       </c>
       <c r="I8">
         <v>2620200000</v>
       </c>
       <c r="J8">
         <v>6144100000</v>
       </c>
       <c r="K8">
         <v>812700000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>5145600000</v>
       </c>
       <c r="C9">
         <v>2444400000</v>
       </c>
       <c r="D9">
         <v>21.29</v>
       </c>
       <c r="E9">
         <v>2195100000</v>
@@ -474,51 +474,51 @@
       <c r="F9">
         <v>383100000</v>
       </c>
       <c r="G9">
         <v>1812000000</v>
       </c>
       <c r="H9">
         <v>11734500000</v>
       </c>
       <c r="I9">
         <v>2977200000</v>
       </c>
       <c r="J9">
         <v>8757300000</v>
       </c>
       <c r="K9">
         <v>1467700000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>6557600000</v>
       </c>
       <c r="C10">
         <v>2115800000</v>
       </c>
       <c r="D10">
         <v>18.46</v>
       </c>
       <c r="E10">
         <v>2430000000</v>
@@ -526,51 +526,51 @@
       <c r="F10">
         <v>429600000</v>
       </c>
       <c r="G10">
         <v>2000400000</v>
       </c>
       <c r="H10">
         <v>14805200000</v>
       </c>
       <c r="I10">
         <v>3715500000</v>
       </c>
       <c r="J10">
         <v>11089700000</v>
       </c>
       <c r="K10">
         <v>1617800000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>8497100000</v>
       </c>
       <c r="C11">
         <v>3513200000</v>
       </c>
       <c r="D11">
         <v>30.52</v>
       </c>
       <c r="E11">
         <v>2618100000</v>
@@ -578,51 +578,51 @@
       <c r="F11">
         <v>614600000</v>
       </c>
       <c r="G11">
         <v>2003500000</v>
       </c>
       <c r="H11">
         <v>17163300000</v>
       </c>
       <c r="I11">
         <v>6138000000</v>
       </c>
       <c r="J11">
         <v>11025300000</v>
       </c>
       <c r="K11">
         <v>2193700000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>16071700000</v>
       </c>
       <c r="C12">
         <v>8075300000</v>
       </c>
       <c r="D12">
         <v>71.97</v>
       </c>
       <c r="E12">
         <v>7081300000</v>
@@ -630,51 +630,51 @@
       <c r="F12">
         <v>551900000</v>
       </c>
       <c r="G12">
         <v>6529400000</v>
       </c>
       <c r="H12">
         <v>25434800000</v>
       </c>
       <c r="I12">
         <v>6666000000</v>
       </c>
       <c r="J12">
         <v>18768800000</v>
       </c>
       <c r="K12">
         <v>2885600000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>12172900000</v>
       </c>
       <c r="C13">
         <v>4338400000</v>
       </c>
       <c r="D13">
         <v>38.22</v>
       </c>
       <c r="E13">
         <v>5014900000</v>
@@ -682,51 +682,51 @@
       <c r="F13">
         <v>590100000</v>
       </c>
       <c r="G13">
         <v>4424800000</v>
       </c>
       <c r="H13">
         <v>29214500000</v>
       </c>
       <c r="I13">
         <v>6550500000</v>
       </c>
       <c r="J13">
         <v>22664000000</v>
       </c>
       <c r="K13">
         <v>3105900000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>13117200000</v>
       </c>
       <c r="C14">
         <v>3953600000</v>
       </c>
       <c r="D14">
         <v>34.77</v>
       </c>
       <c r="E14">
         <v>4594000000</v>
@@ -734,51 +734,51 @@
       <c r="F14">
         <v>718600000</v>
       </c>
       <c r="G14">
         <v>3875400000</v>
       </c>
       <c r="H14">
         <v>33080200000</v>
       </c>
       <c r="I14">
         <v>7107100000</v>
       </c>
       <c r="J14">
         <v>25973100000</v>
       </c>
       <c r="K14">
         <v>2730000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>14202000000</v>
       </c>
       <c r="C15">
         <v>4412600000</v>
       </c>
       <c r="D15">
         <v>38.34</v>
       </c>
       <c r="E15">
         <v>4420500000</v>
@@ -786,51 +786,51 @@
       <c r="F15">
         <v>755900000</v>
       </c>
       <c r="G15">
         <v>3664600000</v>
       </c>
       <c r="H15">
         <v>37759400000</v>
       </c>
       <c r="I15">
         <v>8405800000</v>
       </c>
       <c r="J15">
         <v>29353600000</v>
       </c>
       <c r="K15">
         <v>2488200000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>14342900000</v>
       </c>
       <c r="C16">
         <v>4504900000</v>
       </c>
       <c r="D16">
         <v>41.48</v>
       </c>
       <c r="E16">
         <v>4978900000</v>
@@ -838,37 +838,37 @@
       <c r="F16">
         <v>898400000</v>
       </c>
       <c r="G16">
         <v>4080500000</v>
       </c>
       <c r="H16">
         <v>40558700000</v>
       </c>
       <c r="I16">
         <v>9301800000</v>
       </c>
       <c r="J16">
         <v>31256900000</v>
       </c>
       <c r="K16">
         <v>3118100000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">REGENERON PHARMACEUTICALS, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T05:54:00.742Z</t>
+          <t xml:space="preserve">2026-10-14T08:09:36.125Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000872589</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>