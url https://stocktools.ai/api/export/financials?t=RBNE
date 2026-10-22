--- v0 (2026-08-17)
+++ v1 (2026-10-22)
@@ -110,129 +110,129 @@
       </c>
       <c r="C2">
         <v>15425465</v>
       </c>
       <c r="D2">
         <v>3.1</v>
       </c>
       <c r="E2">
         <v>-6342748</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>26882903</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Robin Energy Ltd.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:23:07.652Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:30.530Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002039060</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>6768672</v>
       </c>
       <c r="C3">
         <v>1051403</v>
       </c>
       <c r="D3">
         <v>0.2</v>
       </c>
       <c r="E3">
         <v>6894288</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>21581980</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>21111822</v>
       </c>
       <c r="K3">
         <v>369</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Robin Energy Ltd.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:23:07.652Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:30.530Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002039060</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>9905602</v>
       </c>
       <c r="C4">
         <v>-45142</v>
       </c>
       <c r="D4">
         <v>-0.3</v>
       </c>
       <c r="E4">
         <v>10170291</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>58949113</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>30469567</v>
       </c>
       <c r="K4">
         <v>5649692</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Robin Energy Ltd.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T07:23:07.652Z</t>
+          <t xml:space="preserve">2026-10-22T01:21:30.530Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002039060</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>