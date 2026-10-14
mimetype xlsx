--- v0 (2026-08-16)
+++ v1 (2026-10-14)
@@ -80,771 +80,773 @@
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-06-26</t>
+          <t xml:space="preserve">2012-06-24</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
-        <v>1357</v>
+        <v>322</v>
       </c>
       <c r="D2">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="E2">
-        <v>1568</v>
+        <v>1172</v>
       </c>
       <c r="F2">
-        <v>-1865</v>
+        <v>-2482</v>
       </c>
       <c r="G2">
-        <v>-297</v>
+        <v>-1310</v>
       </c>
       <c r="H2">
-        <v>11152</v>
+        <v>12498</v>
       </c>
       <c r="I2">
-        <v>5311</v>
+        <v>6190</v>
       </c>
       <c r="J2">
-        <v>5841</v>
+        <v>6308</v>
       </c>
       <c r="K2">
-        <v>949</v>
+        <v>590</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-24</t>
+          <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
-        <v>322</v>
+        <v>-1261</v>
       </c>
       <c r="D3">
-        <v>0.04</v>
+        <v>-0.02</v>
       </c>
       <c r="E3">
-        <v>1172</v>
-[...6 lines deleted...]
-      </c>
+        <v>734</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
       <c r="H3">
-        <v>12498</v>
+        <v>12535000</v>
       </c>
       <c r="I3">
-        <v>6190</v>
+        <v>6466000</v>
       </c>
       <c r="J3">
-        <v>6308</v>
+        <v>6069000</v>
       </c>
       <c r="K3">
-        <v>590</v>
+        <v>919000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-30</t>
+          <t xml:space="preserve">2014-06-29</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
-        <v>-1261</v>
+        <v>-1567000</v>
       </c>
       <c r="D4">
-        <v>-0.02</v>
+        <v>-0.17</v>
       </c>
       <c r="E4">
-        <v>734</v>
+        <v>-75000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
-        <v>12535000</v>
+        <v>15968000</v>
       </c>
       <c r="I4">
-        <v>6466000</v>
+        <v>5726000</v>
       </c>
       <c r="J4">
-        <v>6069000</v>
+        <v>10242000</v>
       </c>
       <c r="K4">
-        <v>919000</v>
+        <v>2796000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-29</t>
+          <t xml:space="preserve">2015-06-28</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
-        <v>-1567000</v>
+        <v>-1839000</v>
       </c>
       <c r="D5">
-        <v>-0.17</v>
+        <v>-0.18</v>
       </c>
       <c r="E5">
-        <v>-75000</v>
+        <v>1977000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
-        <v>15968000</v>
+        <v>23971000</v>
       </c>
       <c r="I5">
-        <v>5726000</v>
+        <v>6761000</v>
       </c>
       <c r="J5">
-        <v>10242000</v>
+        <v>17210000</v>
       </c>
       <c r="K5">
-        <v>2796000</v>
+        <v>5958000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-28</t>
+          <t xml:space="preserve">2016-06-26</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
-        <v>-1839000</v>
+        <v>-8886000</v>
       </c>
       <c r="D6">
-        <v>-0.18</v>
+        <v>-0.86</v>
       </c>
       <c r="E6">
-        <v>1977000</v>
+        <v>1946000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
-        <v>23971000</v>
+        <v>18505000</v>
       </c>
       <c r="I6">
-        <v>6761000</v>
+        <v>9102000</v>
       </c>
       <c r="J6">
-        <v>17210000</v>
+        <v>9403000</v>
       </c>
       <c r="K6">
-        <v>5958000</v>
+        <v>873000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-06-26</t>
+          <t xml:space="preserve">2017-06-25</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
-        <v>-8886000</v>
+        <v>-12491000</v>
       </c>
       <c r="D7">
-        <v>-0.86</v>
+        <v>-1.18</v>
       </c>
       <c r="E7">
-        <v>1946000</v>
+        <v>-5548000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
-        <v>18505000</v>
+        <v>9546000</v>
       </c>
       <c r="I7">
-        <v>9102000</v>
+        <v>11625000</v>
       </c>
       <c r="J7">
-        <v>9403000</v>
+        <v>-2079000</v>
       </c>
       <c r="K7">
-        <v>873000</v>
+        <v>451000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-06-25</t>
-[...2 lines deleted...]
-      <c r="B8"/>
+          <t xml:space="preserve">2018-06-24</t>
+        </is>
+      </c>
+      <c r="B8">
+        <v>15120000</v>
+      </c>
       <c r="C8">
-        <v>-12491000</v>
+        <v>1912000</v>
       </c>
       <c r="D8">
-        <v>-1.18</v>
+        <v>0.13</v>
       </c>
       <c r="E8">
-        <v>-5548000</v>
-[...2 lines deleted...]
-      <c r="G8"/>
+        <v>-3902000</v>
+      </c>
+      <c r="F8">
+        <v>1081000</v>
+      </c>
+      <c r="G8">
+        <v>-4983000</v>
+      </c>
       <c r="H8">
-        <v>9546000</v>
+        <v>10986000</v>
       </c>
       <c r="I8">
-        <v>11625000</v>
+        <v>4687000</v>
       </c>
       <c r="J8">
-        <v>-2079000</v>
+        <v>6299000</v>
       </c>
       <c r="K8">
-        <v>451000</v>
+        <v>1386000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-24</t>
+          <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
-        <v>15120000</v>
+        <v>12319000</v>
       </c>
       <c r="C9">
-        <v>1912000</v>
+        <v>-750000</v>
       </c>
       <c r="D9">
-        <v>0.13</v>
+        <v>-0.05</v>
       </c>
       <c r="E9">
-        <v>-3902000</v>
+        <v>659000</v>
       </c>
       <c r="F9">
-        <v>1081000</v>
+        <v>81000</v>
       </c>
       <c r="G9">
-        <v>-4983000</v>
+        <v>578000</v>
       </c>
       <c r="H9">
-        <v>10986000</v>
+        <v>10426000</v>
       </c>
       <c r="I9">
-        <v>4687000</v>
+        <v>5992000</v>
       </c>
       <c r="J9">
-        <v>6299000</v>
+        <v>4434000</v>
       </c>
       <c r="K9">
-        <v>1386000</v>
+        <v>2264000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-30</t>
+          <t xml:space="preserve">2020-06-28</t>
         </is>
       </c>
       <c r="B10">
-        <v>12319000</v>
+        <v>10028000</v>
       </c>
       <c r="C10">
-        <v>-750000</v>
+        <v>-4233000</v>
       </c>
       <c r="D10">
-        <v>-0.05</v>
+        <v>-0.28</v>
       </c>
       <c r="E10">
-        <v>659000</v>
+        <v>-360000</v>
       </c>
       <c r="F10">
-        <v>81000</v>
+        <v>56000</v>
       </c>
       <c r="G10">
-        <v>578000</v>
+        <v>-416000</v>
       </c>
       <c r="H10">
-        <v>10426000</v>
+        <v>9705000</v>
       </c>
       <c r="I10">
-        <v>5992000</v>
+        <v>9202000</v>
       </c>
       <c r="J10">
-        <v>4434000</v>
+        <v>503000</v>
       </c>
       <c r="K10">
-        <v>2264000</v>
+        <v>2969000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-28</t>
+          <t xml:space="preserve">2021-06-27</t>
         </is>
       </c>
       <c r="B11">
-        <v>10028000</v>
+        <v>8593000</v>
       </c>
       <c r="C11">
-        <v>-4233000</v>
+        <v>1520000</v>
       </c>
       <c r="D11">
-        <v>-0.28</v>
+        <v>0.09</v>
       </c>
       <c r="E11">
-        <v>-360000</v>
+        <v>1485000</v>
       </c>
       <c r="F11">
-        <v>56000</v>
+        <v>212000</v>
       </c>
       <c r="G11">
-        <v>-416000</v>
+        <v>1273000</v>
       </c>
       <c r="H11">
-        <v>9705000</v>
+        <v>13345000</v>
       </c>
       <c r="I11">
-        <v>9202000</v>
+        <v>7612000</v>
       </c>
       <c r="J11">
-        <v>503000</v>
+        <v>5733000</v>
       </c>
       <c r="K11">
-        <v>2969000</v>
+        <v>8330000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-06-27</t>
+          <t xml:space="preserve">2022-06-26</t>
         </is>
       </c>
       <c r="B12">
-        <v>8593000</v>
+        <v>10692000</v>
       </c>
       <c r="C12">
-        <v>1520000</v>
+        <v>8022000</v>
       </c>
       <c r="D12">
-        <v>0.09</v>
+        <v>0.45</v>
       </c>
       <c r="E12">
-        <v>1485000</v>
+        <v>1384000</v>
       </c>
       <c r="F12">
-        <v>212000</v>
+        <v>66000</v>
       </c>
       <c r="G12">
-        <v>1273000</v>
+        <v>1318000</v>
       </c>
       <c r="H12">
-        <v>13345000</v>
+        <v>18516000</v>
       </c>
       <c r="I12">
-        <v>7612000</v>
+        <v>5104000</v>
       </c>
       <c r="J12">
-        <v>5733000</v>
+        <v>13412000</v>
       </c>
       <c r="K12">
-        <v>8330000</v>
+        <v>7723000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-06-26</t>
+          <t xml:space="preserve">2023-06-25</t>
         </is>
       </c>
       <c r="B13">
-        <v>10692000</v>
+        <v>11889000</v>
       </c>
       <c r="C13">
-        <v>8022000</v>
+        <v>1613000</v>
       </c>
       <c r="D13">
-        <v>0.45</v>
+        <v>0.1</v>
       </c>
       <c r="E13">
-        <v>1384000</v>
+        <v>2841000</v>
       </c>
       <c r="F13">
-        <v>66000</v>
+        <v>65000</v>
       </c>
       <c r="G13">
-        <v>1318000</v>
+        <v>2776000</v>
       </c>
       <c r="H13">
-        <v>18516000</v>
+        <v>14237000</v>
       </c>
       <c r="I13">
-        <v>5104000</v>
+        <v>3846000</v>
       </c>
       <c r="J13">
-        <v>13412000</v>
+        <v>10391000</v>
       </c>
       <c r="K13">
-        <v>7723000</v>
+        <v>5328000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-06-25</t>
+          <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
-        <v>11889000</v>
+        <v>12150000</v>
       </c>
       <c r="C14">
-        <v>1613000</v>
+        <v>2473000</v>
       </c>
       <c r="D14">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="E14">
-        <v>2841000</v>
+        <v>2845000</v>
       </c>
       <c r="F14">
-        <v>65000</v>
+        <v>76000</v>
       </c>
       <c r="G14">
-        <v>2776000</v>
+        <v>2769000</v>
       </c>
       <c r="H14">
-        <v>14237000</v>
+        <v>15819000</v>
       </c>
       <c r="I14">
-        <v>3846000</v>
+        <v>3117000</v>
       </c>
       <c r="J14">
-        <v>10391000</v>
+        <v>12702000</v>
       </c>
       <c r="K14">
-        <v>5328000</v>
+        <v>2886000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-30</t>
+          <t xml:space="preserve">2025-06-29</t>
         </is>
       </c>
       <c r="B15">
-        <v>12150000</v>
+        <v>12039000</v>
       </c>
       <c r="C15">
-        <v>2473000</v>
+        <v>2702000</v>
       </c>
       <c r="D15">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="E15">
-        <v>2845000</v>
+        <v>3395000</v>
       </c>
       <c r="F15">
-        <v>76000</v>
+        <v>56000</v>
       </c>
       <c r="G15">
-        <v>2769000</v>
+        <v>3339000</v>
       </c>
       <c r="H15">
-        <v>15819000</v>
+        <v>16557000</v>
       </c>
       <c r="I15">
-        <v>3117000</v>
+        <v>2403000</v>
       </c>
       <c r="J15">
-        <v>12702000</v>
+        <v>14154000</v>
       </c>
       <c r="K15">
-        <v>2886000</v>
+        <v>2859000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-29</t>
+          <t xml:space="preserve">2026-06-28</t>
         </is>
       </c>
       <c r="B16">
-        <v>12039000</v>
+        <v>12910000</v>
       </c>
       <c r="C16">
-        <v>2702000</v>
+        <v>2878000</v>
       </c>
       <c r="D16">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="E16">
-        <v>3395000</v>
+        <v>3552000</v>
       </c>
       <c r="F16">
-        <v>56000</v>
+        <v>49000</v>
       </c>
       <c r="G16">
-        <v>3339000</v>
+        <v>3503000</v>
       </c>
       <c r="H16">
-        <v>16557000</v>
+        <v>19536000</v>
       </c>
       <c r="I16">
-        <v>2403000</v>
+        <v>2206000</v>
       </c>
       <c r="J16">
-        <v>14154000</v>
+        <v>17330000</v>
       </c>
       <c r="K16">
-        <v>2859000</v>
+        <v>1123000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">RAVE RESTAURANT GROUP, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T00:58:24.062Z</t>
+          <t xml:space="preserve">2026-10-14T11:36:51.583Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000718332</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>