--- v0 (2026-08-17)
+++ v1 (2026-10-15)
@@ -116,201 +116,201 @@
       <c r="F2">
         <v>1483000</v>
       </c>
       <c r="G2">
         <v>-11567000</v>
       </c>
       <c r="H2">
         <v>10151000</v>
       </c>
       <c r="I2">
         <v>3854000</v>
       </c>
       <c r="J2">
         <v>-15645000</v>
       </c>
       <c r="K2">
         <v>8080000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyxis Oncology, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:05:00.422Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:52.819Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782223</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-75975000</v>
       </c>
       <c r="D3">
         <v>-8.95</v>
       </c>
       <c r="E3">
         <v>-35326000</v>
       </c>
       <c r="F3">
         <v>540000</v>
       </c>
       <c r="G3">
         <v>-35866000</v>
       </c>
       <c r="H3">
         <v>280021000</v>
       </c>
       <c r="I3">
         <v>18708000</v>
       </c>
       <c r="J3">
         <v>261313000</v>
       </c>
       <c r="K3">
         <v>274735000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyxis Oncology, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:05:00.422Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:52.819Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782223</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-120717000</v>
       </c>
       <c r="D4">
         <v>-3.65</v>
       </c>
       <c r="E4">
         <v>-89335000</v>
       </c>
       <c r="F4">
         <v>6399000</v>
       </c>
       <c r="G4">
         <v>-95734000</v>
       </c>
       <c r="H4">
         <v>211379000</v>
       </c>
       <c r="I4">
         <v>50555000</v>
       </c>
       <c r="J4">
         <v>160824000</v>
       </c>
       <c r="K4">
         <v>179293000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyxis Oncology, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:05:00.422Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:52.819Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782223</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-73790000</v>
       </c>
       <c r="D5">
         <v>-1.85</v>
       </c>
       <c r="E5">
         <v>-70709000</v>
       </c>
       <c r="F5">
         <v>6726000</v>
       </c>
       <c r="G5">
         <v>-77435000</v>
       </c>
       <c r="H5">
         <v>173726000</v>
       </c>
       <c r="I5">
         <v>48022000</v>
       </c>
       <c r="J5">
         <v>125704000</v>
       </c>
       <c r="K5">
         <v>9664000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyxis Oncology, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:05:00.422Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:52.819Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782223</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>16146000</v>
       </c>
       <c r="C6">
         <v>-77331000</v>
       </c>
       <c r="D6">
         <v>-1.32</v>
       </c>
       <c r="E6">
         <v>-57672000</v>
@@ -318,51 +318,51 @@
       <c r="F6">
         <v>237000</v>
       </c>
       <c r="G6">
         <v>-57909000</v>
       </c>
       <c r="H6">
         <v>157181000</v>
       </c>
       <c r="I6">
         <v>36430000</v>
       </c>
       <c r="J6">
         <v>120751000</v>
       </c>
       <c r="K6">
         <v>19473000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyxis Oncology, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:05:00.422Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:52.819Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782223</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>13858000</v>
       </c>
       <c r="C7">
         <v>-79621000</v>
       </c>
       <c r="D7">
         <v>-1.28</v>
       </c>
       <c r="E7">
         <v>-63502000</v>
@@ -370,37 +370,37 @@
       <c r="F7">
         <v>9000</v>
       </c>
       <c r="G7">
         <v>-63511000</v>
       </c>
       <c r="H7">
         <v>91520000</v>
       </c>
       <c r="I7">
         <v>38112000</v>
       </c>
       <c r="J7">
         <v>53408000</v>
       </c>
       <c r="K7">
         <v>15422000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Pyxis Oncology, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:05:00.422Z</t>
+          <t xml:space="preserve">2026-10-15T09:40:52.819Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782223</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>