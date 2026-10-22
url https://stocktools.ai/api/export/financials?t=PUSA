--- v0 (2026-08-15)
+++ v1 (2026-10-22)
@@ -109,198 +109,198 @@
         <v>3008654</v>
       </c>
       <c r="C2">
         <v>323193</v>
       </c>
       <c r="D2">
         <v>0.03</v>
       </c>
       <c r="E2">
         <v>576256</v>
       </c>
       <c r="F2">
         <v>207582</v>
       </c>
       <c r="G2">
         <v>368674</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>860508</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aureus     Greenway Holdings Inc.</t>
+          <t xml:space="preserve">Powerus Corp</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:51:14.469Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.769Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002009312</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>3554712</v>
       </c>
       <c r="C3">
         <v>386128</v>
       </c>
       <c r="D3">
         <v>0.04</v>
       </c>
       <c r="E3">
         <v>848032</v>
       </c>
       <c r="F3">
         <v>147953</v>
       </c>
       <c r="G3">
         <v>700079</v>
       </c>
       <c r="H3">
         <v>4749169</v>
       </c>
       <c r="I3">
         <v>3502533</v>
       </c>
       <c r="J3">
         <v>1246636</v>
       </c>
       <c r="K3">
         <v>646294</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aureus     Greenway Holdings Inc.</t>
+          <t xml:space="preserve">Powerus Corp</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:51:14.469Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.769Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002009312</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>3298361</v>
       </c>
       <c r="C4">
         <v>-183700</v>
       </c>
       <c r="D4">
         <v>-0.02</v>
       </c>
       <c r="E4">
         <v>89676</v>
       </c>
       <c r="F4">
         <v>126679</v>
       </c>
       <c r="G4">
         <v>-37003</v>
       </c>
       <c r="H4">
         <v>5211893</v>
       </c>
       <c r="I4">
         <v>4142429</v>
       </c>
       <c r="J4">
         <v>1069464</v>
       </c>
       <c r="K4">
         <v>457142</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aureus     Greenway Holdings Inc.</t>
+          <t xml:space="preserve">Powerus Corp</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:51:14.469Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.769Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002009312</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>2964377</v>
       </c>
       <c r="C5">
         <v>-3677030</v>
       </c>
       <c r="D5">
         <v>-0.27</v>
       </c>
       <c r="E5">
         <v>-2028348</v>
       </c>
       <c r="F5">
         <v>1074008</v>
       </c>
       <c r="G5">
         <v>-3102356</v>
       </c>
       <c r="H5">
         <v>34751338</v>
       </c>
       <c r="I5">
         <v>2036080</v>
       </c>
       <c r="J5">
         <v>32715258</v>
       </c>
       <c r="K5">
         <v>28668169</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aureus     Greenway Holdings Inc.</t>
+          <t xml:space="preserve">Powerus Corp</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:51:14.469Z</t>
+          <t xml:space="preserve">2026-10-22T00:10:07.769Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0002009312</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>