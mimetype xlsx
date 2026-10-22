--- v0 (2026-08-14)
+++ v1 (2026-10-22)
@@ -102,431 +102,477 @@
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-08-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-78949000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>963807000</v>
       </c>
       <c r="D3">
         <v>2.5</v>
       </c>
       <c r="E3">
         <v>31019000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3">
         <v>3945517000</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-08-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>428106000</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>582584000</v>
       </c>
       <c r="D5">
         <v>1.34</v>
       </c>
       <c r="E5">
         <v>-795339000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>7663423000</v>
       </c>
       <c r="I5">
         <v>2852224000</v>
       </c>
       <c r="J5">
         <v>4119123000</v>
       </c>
       <c r="K5">
         <v>35364000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-08-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>735337000</v>
       </c>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-101641000</v>
       </c>
       <c r="D7">
         <v>-0.43</v>
       </c>
       <c r="E7">
         <v>-220846000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>7861666000</v>
       </c>
       <c r="I7">
         <v>2710987000</v>
       </c>
       <c r="J7">
         <v>3732665000</v>
       </c>
       <c r="K7">
         <v>95646000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-08-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-88043000</v>
       </c>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>262834000</v>
       </c>
       <c r="D9">
         <v>0.34</v>
       </c>
       <c r="E9">
         <v>279983000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>7857092000</v>
       </c>
       <c r="I9">
         <v>2559171000</v>
       </c>
       <c r="J9">
         <v>3711733000</v>
       </c>
       <c r="K9">
         <v>85872000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-08-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>234119000</v>
       </c>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-469924000</v>
       </c>
       <c r="D11">
         <v>-1.35</v>
       </c>
       <c r="E11">
         <v>523171000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>6804938000</v>
       </c>
       <c r="I11">
         <v>2186266000</v>
       </c>
       <c r="J11">
         <v>2988772000</v>
       </c>
       <c r="K11">
         <v>50788000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-08-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-490501000</v>
       </c>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Prospect Capital Corporation</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T06:53:30.282Z</t>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-06-30</t>
+        </is>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>153662000</v>
+      </c>
+      <c r="D13">
+        <v>0.06</v>
+      </c>
+      <c r="E13">
+        <v>516306000</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13">
+        <v>6448627000</v>
+      </c>
+      <c r="I13">
+        <v>1945331000</v>
+      </c>
+      <c r="J13">
+        <v>2928846000</v>
+      </c>
+      <c r="K13">
+        <v>43572000</v>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Prospect Capital Corporation</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-22T00:30:55.409Z</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001287032</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>