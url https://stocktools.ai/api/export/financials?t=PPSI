--- v0 (2026-08-14)
+++ v1 (2026-10-16)
@@ -115,760 +115,760 @@
         <v>-0.01</v>
       </c>
       <c r="E2">
         <v>1598000</v>
       </c>
       <c r="F2">
         <v>1361000</v>
       </c>
       <c r="G2">
         <v>237000</v>
       </c>
       <c r="H2">
         <v>48838000</v>
       </c>
       <c r="I2">
         <v>34070000</v>
       </c>
       <c r="J2">
         <v>14768000</v>
       </c>
       <c r="K2">
         <v>1398000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>83960000</v>
       </c>
       <c r="C3">
         <v>2990000</v>
       </c>
       <c r="D3">
         <v>0.51</v>
       </c>
       <c r="E3">
         <v>2408000</v>
       </c>
       <c r="F3">
         <v>2069000</v>
       </c>
       <c r="G3">
         <v>339000</v>
       </c>
       <c r="H3">
         <v>52178000</v>
       </c>
       <c r="I3">
         <v>34263000</v>
       </c>
       <c r="J3">
         <v>17915000</v>
       </c>
       <c r="K3">
         <v>467000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>88162000</v>
       </c>
       <c r="C4">
         <v>5270000</v>
       </c>
       <c r="D4">
         <v>0.84</v>
       </c>
       <c r="E4">
         <v>3218000</v>
       </c>
       <c r="F4">
         <v>2693000</v>
       </c>
       <c r="G4">
         <v>525000</v>
       </c>
       <c r="H4">
         <v>53861000</v>
       </c>
       <c r="I4">
         <v>23069000</v>
       </c>
       <c r="J4">
         <v>30792000</v>
       </c>
       <c r="K4">
         <v>425000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>92191000</v>
       </c>
       <c r="C5">
         <v>-268000</v>
       </c>
       <c r="D5">
         <v>-0.04</v>
       </c>
       <c r="E5">
         <v>95000</v>
       </c>
       <c r="F5">
         <v>723000</v>
       </c>
       <c r="G5">
         <v>-628000</v>
       </c>
       <c r="H5">
         <v>72838000</v>
       </c>
       <c r="I5">
         <v>42004000</v>
       </c>
       <c r="J5">
         <v>30834000</v>
       </c>
       <c r="K5">
         <v>3832000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>106522000</v>
       </c>
       <c r="C6">
         <v>-5881000</v>
       </c>
       <c r="D6">
         <v>-0.76</v>
       </c>
       <c r="E6">
         <v>-3963000</v>
       </c>
       <c r="F6">
         <v>1052000</v>
       </c>
       <c r="G6">
         <v>-5015000</v>
       </c>
       <c r="H6">
         <v>66876000</v>
       </c>
       <c r="I6">
         <v>39482000</v>
       </c>
       <c r="J6">
         <v>27394000</v>
       </c>
       <c r="K6">
         <v>648000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>99632000</v>
       </c>
       <c r="C7">
         <v>-1063000</v>
       </c>
       <c r="D7">
         <v>-0.12</v>
       </c>
       <c r="E7">
         <v>-9458000</v>
       </c>
       <c r="F7">
         <v>668000</v>
       </c>
       <c r="G7">
         <v>-10126000</v>
       </c>
       <c r="H7">
         <v>77408000</v>
       </c>
       <c r="I7">
         <v>51209000</v>
       </c>
       <c r="J7">
         <v>26199000</v>
       </c>
       <c r="K7">
         <v>246000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>114391000</v>
       </c>
       <c r="C8">
         <v>-9225000</v>
       </c>
       <c r="D8">
         <v>-1.06</v>
       </c>
       <c r="E8">
         <v>1700000</v>
       </c>
       <c r="F8">
         <v>1450000</v>
       </c>
       <c r="G8">
         <v>250000</v>
       </c>
       <c r="H8">
         <v>74255000</v>
       </c>
       <c r="I8">
         <v>56706000</v>
       </c>
       <c r="J8">
         <v>17549000</v>
       </c>
       <c r="K8">
         <v>218000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>20127000</v>
       </c>
       <c r="C9">
         <v>-5664000</v>
       </c>
       <c r="D9">
         <v>-0.65</v>
       </c>
       <c r="E9">
         <v>2153000</v>
       </c>
       <c r="F9">
         <v>589000</v>
       </c>
       <c r="G9">
         <v>1564000</v>
       </c>
       <c r="H9">
         <v>72512000</v>
       </c>
       <c r="I9">
         <v>60561000</v>
       </c>
       <c r="J9">
         <v>11951000</v>
       </c>
       <c r="K9">
         <v>211000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>20582000</v>
       </c>
       <c r="C10">
         <v>-1032000</v>
       </c>
       <c r="D10">
         <v>-0.12</v>
       </c>
       <c r="E10">
         <v>-5573000</v>
       </c>
       <c r="F10">
         <v>153000</v>
       </c>
       <c r="G10">
         <v>-5726000</v>
       </c>
       <c r="H10">
         <v>28479000</v>
       </c>
       <c r="I10">
         <v>11637000</v>
       </c>
       <c r="J10">
         <v>16842000</v>
       </c>
       <c r="K10">
         <v>8213000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>19490000</v>
       </c>
       <c r="C11">
         <v>-2986000</v>
       </c>
       <c r="D11">
         <v>-0.34</v>
       </c>
       <c r="E11">
         <v>-3613000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>21287000</v>
       </c>
       <c r="I11">
         <v>7428000</v>
       </c>
       <c r="J11">
         <v>13859000</v>
       </c>
       <c r="K11">
         <v>7567000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>18311000</v>
       </c>
       <c r="C12">
         <v>-2167000</v>
       </c>
       <c r="D12">
         <v>-0.24</v>
       </c>
       <c r="E12">
         <v>-3193000</v>
       </c>
       <c r="F12">
         <v>237000</v>
       </c>
       <c r="G12">
         <v>-3430000</v>
       </c>
       <c r="H12">
         <v>27927000</v>
       </c>
       <c r="I12">
         <v>8375000</v>
       </c>
       <c r="J12">
         <v>19552000</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>25878000</v>
       </c>
       <c r="C13">
         <v>-5419000</v>
       </c>
       <c r="D13">
         <v>-0.56</v>
       </c>
       <c r="E13">
         <v>-5772000</v>
       </c>
       <c r="F13">
         <v>1512000</v>
       </c>
       <c r="G13">
         <v>-7284000</v>
       </c>
       <c r="H13">
         <v>35388000</v>
       </c>
       <c r="I13">
         <v>20236000</v>
       </c>
       <c r="J13">
         <v>15152000</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>11116000</v>
       </c>
       <c r="C14">
         <v>-1898000</v>
       </c>
       <c r="D14">
         <v>-0.2</v>
       </c>
       <c r="E14">
         <v>-3895000</v>
       </c>
       <c r="F14">
         <v>2496000</v>
       </c>
       <c r="G14">
         <v>-6391000</v>
       </c>
       <c r="H14">
         <v>33022000</v>
       </c>
       <c r="I14">
         <v>18804000</v>
       </c>
       <c r="J14">
         <v>14218000</v>
       </c>
       <c r="K14">
         <v>3582000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>22879000</v>
       </c>
       <c r="C15">
         <v>31855000</v>
       </c>
       <c r="D15">
         <v>2.9</v>
       </c>
       <c r="E15">
         <v>-6212000</v>
       </c>
       <c r="F15">
         <v>3759000</v>
       </c>
       <c r="G15">
         <v>-9971000</v>
       </c>
       <c r="H15">
         <v>65951000</v>
       </c>
       <c r="I15">
         <v>30522000</v>
       </c>
       <c r="J15">
         <v>35429000</v>
       </c>
       <c r="K15">
         <v>41622000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>27627000</v>
       </c>
       <c r="C16">
         <v>-5999000</v>
       </c>
       <c r="D16">
         <v>-0.54</v>
       </c>
       <c r="E16">
         <v>-5818000</v>
       </c>
       <c r="F16">
         <v>2677000</v>
       </c>
       <c r="G16">
         <v>-8495000</v>
       </c>
       <c r="H16">
         <v>35455000</v>
       </c>
       <c r="I16">
         <v>6138000</v>
       </c>
       <c r="J16">
         <v>29317000</v>
       </c>
       <c r="K16"/>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIONEER POWER SOLUTIONS, INC.</t>
+          <t xml:space="preserve">Pioneer Power Solutions, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T00:53:26.041Z</t>
+          <t xml:space="preserve">2026-10-16T02:50:50.163Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001449792</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>