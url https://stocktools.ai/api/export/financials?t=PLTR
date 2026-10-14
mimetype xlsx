--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -116,51 +116,51 @@
       </c>
       <c r="E2">
         <v>-39012000</v>
       </c>
       <c r="F2">
         <v>13004000</v>
       </c>
       <c r="G2">
         <v>-52016000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-1751428000</v>
       </c>
       <c r="K2">
         <v>1116342000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Palantir Technologies Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.504Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:01.248Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001321655</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>742555000</v>
       </c>
       <c r="C3">
         <v>-579646000</v>
       </c>
       <c r="D3">
         <v>-1.02</v>
       </c>
       <c r="E3">
         <v>-165215000</v>
@@ -168,51 +168,51 @@
       <c r="F3">
         <v>13096000</v>
       </c>
       <c r="G3">
         <v>-178311000</v>
       </c>
       <c r="H3">
         <v>1594025000</v>
       </c>
       <c r="I3">
         <v>1447436000</v>
       </c>
       <c r="J3">
         <v>-1980642000</v>
       </c>
       <c r="K3">
         <v>1079154000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Palantir Technologies Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.504Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:01.248Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001321655</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>1092673000</v>
       </c>
       <c r="C4">
         <v>-1166391000</v>
       </c>
       <c r="D4">
         <v>-1.2</v>
       </c>
       <c r="E4">
         <v>-296608000</v>
@@ -220,51 +220,51 @@
       <c r="F4">
         <v>12236000</v>
       </c>
       <c r="G4">
         <v>-308844000</v>
       </c>
       <c r="H4">
         <v>2690504000</v>
       </c>
       <c r="I4">
         <v>1167954000</v>
       </c>
       <c r="J4">
         <v>1522550000</v>
       </c>
       <c r="K4">
         <v>2011323000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Palantir Technologies Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.504Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:01.248Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001321655</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>1541889000</v>
       </c>
       <c r="C5">
         <v>-520379000</v>
       </c>
       <c r="D5">
         <v>-0.27</v>
       </c>
       <c r="E5">
         <v>333851000</v>
@@ -272,51 +272,51 @@
       <c r="F5">
         <v>12627000</v>
       </c>
       <c r="G5">
         <v>321224000</v>
       </c>
       <c r="H5">
         <v>3247450000</v>
       </c>
       <c r="I5">
         <v>956420000</v>
       </c>
       <c r="J5">
         <v>2291030000</v>
       </c>
       <c r="K5">
         <v>2290674000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Palantir Technologies Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.504Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:01.248Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001321655</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1905871000</v>
       </c>
       <c r="C6">
         <v>-373705000</v>
       </c>
       <c r="D6">
         <v>-0.18</v>
       </c>
       <c r="E6">
         <v>223737000</v>
@@ -324,51 +324,51 @@
       <c r="F6">
         <v>40027000</v>
       </c>
       <c r="G6">
         <v>183710000</v>
       </c>
       <c r="H6">
         <v>3461239000</v>
       </c>
       <c r="I6">
         <v>818802000</v>
       </c>
       <c r="J6">
         <v>2565326000</v>
       </c>
       <c r="K6">
         <v>2598540000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Palantir Technologies Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.504Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:01.248Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001321655</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>2225012000</v>
       </c>
       <c r="C7">
         <v>209825000</v>
       </c>
       <c r="D7">
         <v>0.09</v>
       </c>
       <c r="E7">
         <v>712183000</v>
@@ -376,51 +376,51 @@
       <c r="F7">
         <v>15114000</v>
       </c>
       <c r="G7">
         <v>697069000</v>
       </c>
       <c r="H7">
         <v>4522425000</v>
       </c>
       <c r="I7">
         <v>961460000</v>
       </c>
       <c r="J7">
         <v>3475561000</v>
       </c>
       <c r="K7">
         <v>831047000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Palantir Technologies Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.504Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:01.248Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001321655</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>2865507000</v>
       </c>
       <c r="C8">
         <v>462190000</v>
       </c>
       <c r="D8">
         <v>0.19</v>
       </c>
       <c r="E8">
         <v>1153865000</v>
@@ -428,51 +428,51 @@
       <c r="F8">
         <v>12634000</v>
       </c>
       <c r="G8">
         <v>1141231000</v>
       </c>
       <c r="H8">
         <v>6340884000</v>
       </c>
       <c r="I8">
         <v>1246477000</v>
       </c>
       <c r="J8">
         <v>5003275000</v>
       </c>
       <c r="K8">
         <v>2098524000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Palantir Technologies Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.504Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:01.248Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001321655</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>4475446000</v>
       </c>
       <c r="C9">
         <v>1625033000</v>
       </c>
       <c r="D9">
         <v>0.63</v>
       </c>
       <c r="E9">
         <v>2134473000</v>
@@ -480,37 +480,37 @@
       <c r="F9">
         <v>33882000</v>
       </c>
       <c r="G9">
         <v>2100591000</v>
       </c>
       <c r="H9">
         <v>8900392000</v>
       </c>
       <c r="I9">
         <v>1412381000</v>
       </c>
       <c r="J9">
         <v>7387268000</v>
       </c>
       <c r="K9">
         <v>1423796000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Palantir Technologies Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.504Z</t>
+          <t xml:space="preserve">2026-10-14T07:38:01.248Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001321655</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>