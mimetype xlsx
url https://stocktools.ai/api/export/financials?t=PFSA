--- v0 (2026-08-16)
+++ v1 (2026-11-03)
@@ -76,219 +76,933 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
+      <c r="Y1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_source</t>
+        </is>
+      </c>
+      <c r="Z1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AA1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_source</t>
+        </is>
+      </c>
+      <c r="AB1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AC1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_source</t>
+        </is>
+      </c>
+      <c r="AD1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AE1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AF1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AG1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_source</t>
+        </is>
+      </c>
+      <c r="AH1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AI1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_source</t>
+        </is>
+      </c>
+      <c r="AJ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AK1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_source</t>
+        </is>
+      </c>
+      <c r="AL1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AM1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_source</t>
+        </is>
+      </c>
+      <c r="AN1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AO1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_source</t>
+        </is>
+      </c>
+      <c r="AP1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_as_of</t>
+        </is>
+      </c>
+      <c r="AQ1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_source</t>
+        </is>
+      </c>
+      <c r="AR1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_as_of</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>7167738</v>
       </c>
       <c r="D2">
         <v>0.3</v>
       </c>
       <c r="E2">
         <v>-581189</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>194736486</v>
       </c>
       <c r="I2">
         <v>1830478</v>
       </c>
       <c r="J2">
         <v>-619476</v>
       </c>
       <c r="K2">
         <v>193486</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">PROFUSA, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.194Z</t>
+          <t xml:space="preserve">2026-11-03T12:38:50.383Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z2"/>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH2"/>
+      <c r="AI2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ2"/>
+      <c r="AK2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AM2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AO2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
+        </is>
+      </c>
+      <c r="AQ2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2022-12-31</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>1161910</v>
       </c>
       <c r="D3">
         <v>0.12</v>
       </c>
       <c r="E3">
         <v>-2064860</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>10884675</v>
       </c>
       <c r="I3">
         <v>5091777</v>
       </c>
       <c r="J3">
         <v>-109996000</v>
       </c>
       <c r="K3">
         <v>4519</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">PROFUSA, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.194Z</t>
+          <t xml:space="preserve">2026-11-03T12:38:50.383Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z3"/>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH3"/>
+      <c r="AI3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ3"/>
+      <c r="AK3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AM3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AO3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
+        </is>
+      </c>
+      <c r="AQ3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2023-12-31</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>100000</v>
       </c>
       <c r="C4">
         <v>-9230000</v>
       </c>
       <c r="D4">
         <v>-357.14</v>
       </c>
       <c r="E4">
         <v>-2066000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>3073000</v>
       </c>
       <c r="I4">
         <v>57129000</v>
       </c>
       <c r="J4">
         <v>-119205000</v>
       </c>
       <c r="K4">
         <v>191000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">PROFUSA, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.194Z</t>
+          <t xml:space="preserve">2026-11-03T12:38:50.383Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Revenues; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AH4"/>
+      <c r="AI4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="AJ4"/>
+      <c r="AK4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AM4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AO4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
+        </is>
+      </c>
+      <c r="AQ4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2024-12-31</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-35823000</v>
       </c>
       <c r="D5">
         <v>-107.01</v>
       </c>
       <c r="E5">
         <v>-16248000</v>
       </c>
       <c r="F5">
         <v>8000</v>
       </c>
       <c r="G5">
         <v>-16256000</v>
       </c>
       <c r="H5">
         <v>3775000</v>
       </c>
       <c r="I5">
         <v>30433000</v>
       </c>
       <c r="J5">
         <v>-26658000</v>
       </c>
       <c r="K5">
         <v>1778000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">PROFUSA, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:24:01.194Z</t>
+          <t xml:space="preserve">2026-11-03T12:38:50.383Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
+        </is>
+      </c>
+      <c r="Y5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">no source carried for this figure</t>
+        </is>
+      </c>
+      <c r="Z5"/>
+      <c r="AA5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:NetIncomeLoss; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AB5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AC5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:EarningsPerShareDiluted; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AD5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AE5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:NetCashProvidedByUsedInOperatingActivities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AF5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AG5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:PaymentsToAcquirePropertyPlantAndEquipment; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AH5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AI5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived by StockTools.ai: operating cash flow minus capex, both from SEC XBRL companyfacts CIK0001859807</t>
+        </is>
+      </c>
+      <c r="AJ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AK5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Assets; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AL5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AM5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:Liabilities; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AN5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AO5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:StockholdersEquity; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AP5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
+        </is>
+      </c>
+      <c r="AQ5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001859807, us-gaap:CashAndCashEquivalentsAtCarryingValue; reported by the company; filing accession not carried in this table</t>
+        </is>
+      </c>
+      <c r="AR5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FY ending 2025-12-31</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>