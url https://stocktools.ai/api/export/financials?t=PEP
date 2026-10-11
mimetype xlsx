--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -118,251 +118,251 @@
       <c r="F2">
         <v>3339000000</v>
       </c>
       <c r="G2">
         <v>5605000000</v>
       </c>
       <c r="H2">
         <v>72882000000</v>
       </c>
       <c r="I2">
         <v>51983000000</v>
       </c>
       <c r="J2">
         <v>20704000000</v>
       </c>
       <c r="K2">
         <v>4067000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-29</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>6178000000</v>
       </c>
       <c r="D3">
         <v>3.92</v>
       </c>
       <c r="E3">
         <v>8479000000</v>
       </c>
       <c r="F3">
         <v>2714000000</v>
       </c>
       <c r="G3">
         <v>5765000000</v>
       </c>
       <c r="H3">
         <v>74638000000</v>
       </c>
       <c r="I3">
         <v>52239000000</v>
       </c>
       <c r="J3">
         <v>22417000000</v>
       </c>
       <c r="K3">
         <v>6297000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-28</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>6740000000</v>
       </c>
       <c r="D4">
         <v>4.32</v>
       </c>
       <c r="E4">
         <v>9688000000</v>
       </c>
       <c r="F4">
         <v>2795000000</v>
       </c>
       <c r="G4">
         <v>6893000000</v>
       </c>
       <c r="H4">
         <v>77478000000</v>
       </c>
       <c r="I4">
         <v>53089000000</v>
       </c>
       <c r="J4">
         <v>24409000000</v>
       </c>
       <c r="K4">
         <v>9375000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-27</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>6513000000</v>
       </c>
       <c r="D5">
         <v>4.27</v>
       </c>
       <c r="E5">
         <v>10506000000</v>
       </c>
       <c r="F5">
         <v>2859000000</v>
       </c>
       <c r="G5">
         <v>7647000000</v>
       </c>
       <c r="H5">
         <v>70509000000</v>
       </c>
       <c r="I5">
         <v>52961000000</v>
       </c>
       <c r="J5">
         <v>17578000000</v>
       </c>
       <c r="K5">
         <v>6134000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-26</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>5452000000</v>
       </c>
       <c r="D6">
         <v>3.67</v>
       </c>
       <c r="E6">
         <v>10864000000</v>
       </c>
       <c r="F6">
         <v>2758000000</v>
       </c>
       <c r="G6">
         <v>8106000000</v>
       </c>
       <c r="H6">
         <v>69667000000</v>
       </c>
       <c r="I6">
         <v>57637000000</v>
       </c>
       <c r="J6">
         <v>12068000000</v>
       </c>
       <c r="K6">
         <v>9096000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>62799000000</v>
       </c>
       <c r="C7">
         <v>6329000000</v>
       </c>
       <c r="D7">
         <v>4.36</v>
       </c>
       <c r="E7">
         <v>10663000000</v>
@@ -370,51 +370,51 @@
       <c r="F7">
         <v>3040000000</v>
       </c>
       <c r="G7">
         <v>7623000000</v>
       </c>
       <c r="H7">
         <v>73490000000</v>
       </c>
       <c r="I7">
         <v>62291000000</v>
       </c>
       <c r="J7">
         <v>11246000000</v>
       </c>
       <c r="K7">
         <v>9158000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-30</t>
         </is>
       </c>
       <c r="B8">
         <v>63525000000</v>
       </c>
       <c r="C8">
         <v>4857000000</v>
       </c>
       <c r="D8">
         <v>3.38</v>
       </c>
       <c r="E8">
         <v>10030000000</v>
@@ -422,51 +422,51 @@
       <c r="F8">
         <v>2969000000</v>
       </c>
       <c r="G8">
         <v>7061000000</v>
       </c>
       <c r="H8">
         <v>79804000000</v>
       </c>
       <c r="I8">
         <v>68823000000</v>
       </c>
       <c r="J8">
         <v>11045000000</v>
       </c>
       <c r="K8">
         <v>10610000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-29</t>
         </is>
       </c>
       <c r="B9">
         <v>64661000000</v>
       </c>
       <c r="C9">
         <v>12515000000</v>
       </c>
       <c r="D9">
         <v>8.78</v>
       </c>
       <c r="E9">
         <v>9415000000</v>
@@ -474,51 +474,51 @@
       <c r="F9">
         <v>3282000000</v>
       </c>
       <c r="G9">
         <v>6133000000</v>
       </c>
       <c r="H9">
         <v>77648000000</v>
       </c>
       <c r="I9">
         <v>63046000000</v>
       </c>
       <c r="J9">
         <v>14518000000</v>
       </c>
       <c r="K9">
         <v>8721000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-28</t>
         </is>
       </c>
       <c r="B10">
         <v>67161000000</v>
       </c>
       <c r="C10">
         <v>7314000000</v>
       </c>
       <c r="D10">
         <v>5.2</v>
       </c>
       <c r="E10">
         <v>9649000000</v>
@@ -526,51 +526,51 @@
       <c r="F10">
         <v>4232000000</v>
       </c>
       <c r="G10">
         <v>5417000000</v>
       </c>
       <c r="H10">
         <v>78547000000</v>
       </c>
       <c r="I10">
         <v>63679000000</v>
       </c>
       <c r="J10">
         <v>14786000000</v>
       </c>
       <c r="K10">
         <v>5509000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-26</t>
         </is>
       </c>
       <c r="B11">
         <v>70372000000</v>
       </c>
       <c r="C11">
         <v>7120000000</v>
       </c>
       <c r="D11">
         <v>5.12</v>
       </c>
       <c r="E11">
         <v>10613000000</v>
@@ -578,51 +578,51 @@
       <c r="F11">
         <v>4240000000</v>
       </c>
       <c r="G11">
         <v>6373000000</v>
       </c>
       <c r="H11">
         <v>92918000000</v>
       </c>
       <c r="I11">
         <v>79366000000</v>
       </c>
       <c r="J11">
         <v>13454000000</v>
       </c>
       <c r="K11">
         <v>8185000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-25</t>
         </is>
       </c>
       <c r="B12">
         <v>79474000000</v>
       </c>
       <c r="C12">
         <v>7618000000</v>
       </c>
       <c r="D12">
         <v>5.49</v>
       </c>
       <c r="E12">
         <v>11616000000</v>
@@ -630,51 +630,51 @@
       <c r="F12">
         <v>4625000000</v>
       </c>
       <c r="G12">
         <v>6991000000</v>
       </c>
       <c r="H12">
         <v>92377000000</v>
       </c>
       <c r="I12">
         <v>76226000000</v>
       </c>
       <c r="J12">
         <v>16043000000</v>
       </c>
       <c r="K12">
         <v>5596000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>86392000000</v>
       </c>
       <c r="C13">
         <v>8910000000</v>
       </c>
       <c r="D13">
         <v>6.42</v>
       </c>
       <c r="E13">
         <v>10811000000</v>
@@ -682,51 +682,51 @@
       <c r="F13">
         <v>5207000000</v>
       </c>
       <c r="G13">
         <v>5604000000</v>
       </c>
       <c r="H13">
         <v>92187000000</v>
       </c>
       <c r="I13">
         <v>74914000000</v>
       </c>
       <c r="J13">
         <v>17149000000</v>
       </c>
       <c r="K13">
         <v>4954000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-30</t>
         </is>
       </c>
       <c r="B14">
         <v>91471000000</v>
       </c>
       <c r="C14">
         <v>9074000000</v>
       </c>
       <c r="D14">
         <v>6.56</v>
       </c>
       <c r="E14">
         <v>13442000000</v>
@@ -734,51 +734,51 @@
       <c r="F14">
         <v>5518000000</v>
       </c>
       <c r="G14">
         <v>7924000000</v>
       </c>
       <c r="H14">
         <v>100495000000</v>
       </c>
       <c r="I14">
         <v>81858000000</v>
       </c>
       <c r="J14">
         <v>18503000000</v>
       </c>
       <c r="K14">
         <v>9711000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-28</t>
         </is>
       </c>
       <c r="B15">
         <v>91854000000</v>
       </c>
       <c r="C15">
         <v>9578000000</v>
       </c>
       <c r="D15">
         <v>6.95</v>
       </c>
       <c r="E15">
         <v>12507000000</v>
@@ -786,51 +786,51 @@
       <c r="F15">
         <v>5318000000</v>
       </c>
       <c r="G15">
         <v>7189000000</v>
       </c>
       <c r="H15">
         <v>99467000000</v>
       </c>
       <c r="I15">
         <v>81296000000</v>
       </c>
       <c r="J15">
         <v>18041000000</v>
       </c>
       <c r="K15">
         <v>8505000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-27</t>
         </is>
       </c>
       <c r="B16">
         <v>93925000000</v>
       </c>
       <c r="C16">
         <v>8240000000</v>
       </c>
       <c r="D16">
         <v>6</v>
       </c>
       <c r="E16">
         <v>12087000000</v>
@@ -838,37 +838,37 @@
       <c r="F16">
         <v>4415000000</v>
       </c>
       <c r="G16">
         <v>7672000000</v>
       </c>
       <c r="H16">
         <v>107399000000</v>
       </c>
       <c r="I16">
         <v>86852000000</v>
       </c>
       <c r="J16">
         <v>20406000000</v>
       </c>
       <c r="K16">
         <v>9159000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">PepsiCo, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T07:14:45.915Z</t>
+          <t xml:space="preserve">2026-10-11T21:26:30.099Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000077476</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>