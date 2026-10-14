--- v0 (2026-08-19)
+++ v1 (2026-10-14)
@@ -118,251 +118,251 @@
       <c r="F2">
         <v>405000</v>
       </c>
       <c r="G2">
         <v>7808000</v>
       </c>
       <c r="H2">
         <v>74384000</v>
       </c>
       <c r="I2">
         <v>17541000</v>
       </c>
       <c r="J2">
         <v>56843000</v>
       </c>
       <c r="K2">
         <v>46041000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>37211000</v>
       </c>
       <c r="D3">
         <v>1.25</v>
       </c>
       <c r="E3">
         <v>14756000</v>
       </c>
       <c r="F3">
         <v>2334000</v>
       </c>
       <c r="G3">
         <v>12422000</v>
       </c>
       <c r="H3">
         <v>124260000</v>
       </c>
       <c r="I3">
         <v>23200000</v>
       </c>
       <c r="J3">
         <v>101060000</v>
       </c>
       <c r="K3">
         <v>61637000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>20929000</v>
       </c>
       <c r="D4">
         <v>0.67</v>
       </c>
       <c r="E4">
         <v>25363000</v>
       </c>
       <c r="F4">
         <v>4628000</v>
       </c>
       <c r="G4">
         <v>20735000</v>
       </c>
       <c r="H4">
         <v>151164000</v>
       </c>
       <c r="I4">
         <v>16452000</v>
       </c>
       <c r="J4">
         <v>134712000</v>
       </c>
       <c r="K4">
         <v>89371000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>18462000</v>
       </c>
       <c r="D5">
         <v>0.58</v>
       </c>
       <c r="E5">
         <v>27089000</v>
       </c>
       <c r="F5">
         <v>3958000</v>
       </c>
       <c r="G5">
         <v>23131000</v>
       </c>
       <c r="H5">
         <v>177438000</v>
       </c>
       <c r="I5">
         <v>15615000</v>
       </c>
       <c r="J5">
         <v>161823000</v>
       </c>
       <c r="K5">
         <v>115464000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>12407000</v>
       </c>
       <c r="D6">
         <v>0.39</v>
       </c>
       <c r="E6">
         <v>30336000</v>
       </c>
       <c r="F6">
         <v>4784000</v>
       </c>
       <c r="G6">
         <v>25552000</v>
       </c>
       <c r="H6">
         <v>191769000</v>
       </c>
       <c r="I6">
         <v>17462000</v>
       </c>
       <c r="J6">
         <v>174307000</v>
       </c>
       <c r="K6">
         <v>126158000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>107461000</v>
       </c>
       <c r="C7">
         <v>9103000</v>
       </c>
       <c r="D7">
         <v>0.28</v>
       </c>
       <c r="E7">
         <v>2000000</v>
@@ -370,51 +370,51 @@
       <c r="F7">
         <v>11282000</v>
       </c>
       <c r="G7">
         <v>-9282000</v>
       </c>
       <c r="H7">
         <v>222329000</v>
       </c>
       <c r="I7">
         <v>23526000</v>
       </c>
       <c r="J7">
         <v>198803000</v>
       </c>
       <c r="K7">
         <v>116787000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>101871000</v>
       </c>
       <c r="C8">
         <v>-1337000</v>
       </c>
       <c r="D8">
         <v>-0.04</v>
       </c>
       <c r="E8">
         <v>10545000</v>
@@ -422,51 +422,51 @@
       <c r="F8">
         <v>10255000</v>
       </c>
       <c r="G8">
         <v>290000</v>
       </c>
       <c r="H8">
         <v>224176000</v>
       </c>
       <c r="I8">
         <v>25808000</v>
       </c>
       <c r="J8">
         <v>198368000</v>
       </c>
       <c r="K8">
         <v>101267000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>85794000</v>
       </c>
       <c r="C9">
         <v>-7716000</v>
       </c>
       <c r="D9">
         <v>-0.24</v>
       </c>
       <c r="E9">
         <v>13338000</v>
@@ -474,51 +474,51 @@
       <c r="F9">
         <v>13116000</v>
       </c>
       <c r="G9">
         <v>222000</v>
       </c>
       <c r="H9">
         <v>225905000</v>
       </c>
       <c r="I9">
         <v>26110000</v>
       </c>
       <c r="J9">
         <v>199795000</v>
       </c>
       <c r="K9">
         <v>96089000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>85585000</v>
       </c>
       <c r="C10">
         <v>-5418000</v>
       </c>
       <c r="D10">
         <v>-0.17</v>
       </c>
       <c r="E10">
         <v>24590000</v>
@@ -526,51 +526,51 @@
       <c r="F10">
         <v>10552000</v>
       </c>
       <c r="G10">
         <v>14038000</v>
       </c>
       <c r="H10">
         <v>239544000</v>
       </c>
       <c r="I10">
         <v>43387000</v>
       </c>
       <c r="J10">
         <v>196157000</v>
       </c>
       <c r="K10">
         <v>97605000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>88046000</v>
       </c>
       <c r="C11">
         <v>-40363000</v>
       </c>
       <c r="D11">
         <v>-1.17</v>
       </c>
       <c r="E11">
         <v>21783000</v>
@@ -578,51 +578,51 @@
       <c r="F11">
         <v>6005000</v>
       </c>
       <c r="G11">
         <v>15778000</v>
       </c>
       <c r="H11">
         <v>287580000</v>
       </c>
       <c r="I11">
         <v>53074000</v>
       </c>
       <c r="J11">
         <v>234506000</v>
       </c>
       <c r="K11">
         <v>30315000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>111060000</v>
       </c>
       <c r="C12">
         <v>-21500000</v>
       </c>
       <c r="D12">
         <v>-0.58</v>
       </c>
       <c r="E12">
         <v>4243000</v>
@@ -630,51 +630,51 @@
       <c r="F12">
         <v>3672000</v>
       </c>
       <c r="G12">
         <v>571000</v>
       </c>
       <c r="H12">
         <v>273768000</v>
       </c>
       <c r="I12">
         <v>54183000</v>
       </c>
       <c r="J12">
         <v>219585000</v>
       </c>
       <c r="K12">
         <v>27684000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>148549000</v>
       </c>
       <c r="C13">
         <v>-3400000</v>
       </c>
       <c r="D13">
         <v>-0.09</v>
       </c>
       <c r="E13">
         <v>32298000</v>
@@ -682,51 +682,51 @@
       <c r="F13">
         <v>8409000</v>
       </c>
       <c r="G13">
         <v>23889000</v>
       </c>
       <c r="H13">
         <v>278671000</v>
       </c>
       <c r="I13">
         <v>68659000</v>
       </c>
       <c r="J13">
         <v>210012000</v>
       </c>
       <c r="K13">
         <v>119624000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>165835000</v>
       </c>
       <c r="C14">
         <v>3100000</v>
       </c>
       <c r="D14">
         <v>0.08</v>
       </c>
       <c r="E14">
         <v>14600000</v>
@@ -734,51 +734,51 @@
       <c r="F14">
         <v>11236000</v>
       </c>
       <c r="G14">
         <v>3364000</v>
       </c>
       <c r="H14">
         <v>290136000</v>
       </c>
       <c r="I14">
         <v>61190000</v>
       </c>
       <c r="J14">
         <v>228946000</v>
       </c>
       <c r="K14">
         <v>98978000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>179465000</v>
       </c>
       <c r="C15">
         <v>4100000</v>
       </c>
       <c r="D15">
         <v>0.1</v>
       </c>
       <c r="E15">
         <v>9703000</v>
@@ -786,51 +786,51 @@
       <c r="F15">
         <v>17155000</v>
       </c>
       <c r="G15">
         <v>-7452000</v>
       </c>
       <c r="H15">
         <v>315289000</v>
       </c>
       <c r="I15">
         <v>69252000</v>
       </c>
       <c r="J15">
         <v>246037000</v>
       </c>
       <c r="K15">
         <v>90594000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>219024000</v>
       </c>
       <c r="C16">
         <v>-600000</v>
       </c>
       <c r="D16">
         <v>-0.02</v>
       </c>
       <c r="E16">
         <v>24053000</v>
@@ -838,37 +838,37 @@
       <c r="F16">
         <v>32631000</v>
       </c>
       <c r="G16">
         <v>-8578000</v>
       </c>
       <c r="H16">
         <v>418697000</v>
       </c>
       <c r="I16">
         <v>147675000</v>
       </c>
       <c r="J16">
         <v>271022000</v>
       </c>
       <c r="K16">
         <v>42220000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">PDF SOLUTIONS INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T15:32:04.755Z</t>
+          <t xml:space="preserve">2026-10-14T21:19:16.433Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001120914</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>