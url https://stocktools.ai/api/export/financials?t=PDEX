--- v0 (2026-08-17)
+++ v1 (2026-10-24)
@@ -76,755 +76,1565 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-06-30</t>
-[...2 lines deleted...]
-      <c r="B2"/>
+          <t xml:space="preserve">2012-06-30</t>
+        </is>
+      </c>
+      <c r="B2">
+        <v>6710000</v>
+      </c>
       <c r="C2">
-        <v>2640000</v>
+        <v>-876000</v>
       </c>
       <c r="D2">
-        <v>0.8</v>
+        <v>-0.27</v>
       </c>
       <c r="E2">
-        <v>2898000</v>
+        <v>45000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
-        <v>15561000</v>
+        <v>12822000</v>
       </c>
       <c r="I2">
-        <v>5237000</v>
+        <v>3272000</v>
       </c>
       <c r="J2">
-        <v>10324000</v>
+        <v>9550000</v>
       </c>
       <c r="K2">
-        <v>4689000</v>
+        <v>4112000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-30</t>
+          <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3">
-        <v>6710000</v>
+        <v>722000</v>
       </c>
       <c r="C3">
-        <v>-876000</v>
-[...3 lines deleted...]
-      </c>
+        <v>-1784000</v>
+      </c>
+      <c r="D3"/>
       <c r="E3">
-        <v>45000</v>
+        <v>-1271000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
-        <v>12822000</v>
+        <v>10595000</v>
       </c>
       <c r="I3">
-        <v>3272000</v>
+        <v>2658000</v>
       </c>
       <c r="J3">
-        <v>9550000</v>
+        <v>7937000</v>
       </c>
       <c r="K3">
-        <v>4112000</v>
+        <v>1680000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-30</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2014-06-30</t>
+        </is>
+      </c>
+      <c r="B4"/>
       <c r="C4">
-        <v>-1784000</v>
+        <v>-488000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
-        <v>-1271000</v>
+        <v>-329000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
-        <v>10595000</v>
+        <v>11708000</v>
       </c>
       <c r="I4">
-        <v>2658000</v>
+        <v>2492000</v>
       </c>
       <c r="J4">
-        <v>7937000</v>
+        <v>9216000</v>
       </c>
       <c r="K4">
-        <v>1680000</v>
+        <v>3188000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-30</t>
-[...2 lines deleted...]
-      <c r="B5"/>
+          <t xml:space="preserve">2015-06-30</t>
+        </is>
+      </c>
+      <c r="B5">
+        <v>13383000</v>
+      </c>
       <c r="C5">
-        <v>-488000</v>
-[...4 lines deleted...]
-      </c>
+        <v>-365000</v>
+      </c>
+      <c r="D5">
+        <v>-0.09</v>
+      </c>
+      <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
-        <v>11708000</v>
+        <v>12516000</v>
       </c>
       <c r="I5">
-        <v>2492000</v>
+        <v>4038000</v>
       </c>
       <c r="J5">
-        <v>9216000</v>
+        <v>8478000</v>
       </c>
       <c r="K5">
-        <v>3188000</v>
+        <v>697000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-30</t>
+          <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6">
-        <v>13383000</v>
+        <v>20158000</v>
       </c>
       <c r="C6">
-        <v>-365000</v>
+        <v>822000</v>
       </c>
       <c r="D6">
-        <v>-0.09</v>
-[...1 lines deleted...]
-      <c r="E6"/>
+        <v>0.2</v>
+      </c>
+      <c r="E6">
+        <v>466000</v>
+      </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
-        <v>12516000</v>
+        <v>11147000</v>
       </c>
       <c r="I6">
-        <v>4038000</v>
+        <v>2270000</v>
       </c>
       <c r="J6">
-        <v>8478000</v>
+        <v>8877000</v>
       </c>
       <c r="K6">
-        <v>697000</v>
+        <v>2294000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-06-30</t>
+          <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B7">
-        <v>20158000</v>
+        <v>21943000</v>
       </c>
       <c r="C7">
-        <v>822000</v>
+        <v>5084000</v>
       </c>
       <c r="D7">
-        <v>0.2</v>
+        <v>1.25</v>
       </c>
       <c r="E7">
-        <v>466000</v>
+        <v>3235000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
-        <v>11147000</v>
+        <v>16351000</v>
       </c>
       <c r="I7">
-        <v>2270000</v>
+        <v>2641000</v>
       </c>
       <c r="J7">
-        <v>8877000</v>
+        <v>13710000</v>
       </c>
       <c r="K7">
-        <v>2294000</v>
+        <v>4205000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-06-30</t>
+          <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
-        <v>21943000</v>
+        <v>22465000</v>
       </c>
       <c r="C8">
-        <v>5084000</v>
+        <v>1621000</v>
       </c>
       <c r="D8">
-        <v>1.25</v>
+        <v>0.37</v>
       </c>
       <c r="E8">
-        <v>3235000</v>
+        <v>3096000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
-        <v>16351000</v>
+        <v>19917000</v>
       </c>
       <c r="I8">
         <v>2641000</v>
       </c>
       <c r="J8">
-        <v>13710000</v>
+        <v>17276000</v>
       </c>
       <c r="K8">
-        <v>4205000</v>
+        <v>5188000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-30</t>
+          <t xml:space="preserve">2019-06-30</t>
         </is>
       </c>
       <c r="B9">
-        <v>22465000</v>
+        <v>27172000</v>
       </c>
       <c r="C9">
-        <v>1621000</v>
+        <v>4148000</v>
       </c>
       <c r="D9">
-        <v>0.37</v>
+        <v>0.97</v>
       </c>
       <c r="E9">
-        <v>3096000</v>
-[...2 lines deleted...]
-      <c r="G9"/>
+        <v>3326000</v>
+      </c>
+      <c r="F9">
+        <v>1387000</v>
+      </c>
+      <c r="G9">
+        <v>1939000</v>
+      </c>
       <c r="H9">
-        <v>19917000</v>
+        <v>25520000</v>
       </c>
       <c r="I9">
-        <v>2641000</v>
+        <v>8512000</v>
       </c>
       <c r="J9">
-        <v>17276000</v>
+        <v>17008000</v>
       </c>
       <c r="K9">
-        <v>5188000</v>
+        <v>7742000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-30</t>
+          <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10">
-        <v>27172000</v>
+        <v>34834000</v>
       </c>
       <c r="C10">
-        <v>4148000</v>
+        <v>6112000</v>
       </c>
       <c r="D10">
-        <v>0.97</v>
+        <v>1.5</v>
       </c>
       <c r="E10">
-        <v>3326000</v>
+        <v>4945000</v>
       </c>
       <c r="F10">
-        <v>1387000</v>
+        <v>519000</v>
       </c>
       <c r="G10">
-        <v>1939000</v>
+        <v>4426000</v>
       </c>
       <c r="H10">
-        <v>25520000</v>
+        <v>31126000</v>
       </c>
       <c r="I10">
-        <v>8512000</v>
+        <v>12064000</v>
       </c>
       <c r="J10">
-        <v>17008000</v>
+        <v>19062000</v>
       </c>
       <c r="K10">
-        <v>7742000</v>
+        <v>6421000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-30</t>
+          <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11">
-        <v>34834000</v>
+        <v>38029000</v>
       </c>
       <c r="C11">
-        <v>6112000</v>
+        <v>6170000</v>
       </c>
       <c r="D11">
-        <v>1.5</v>
+        <v>1.57</v>
       </c>
       <c r="E11">
-        <v>4945000</v>
+        <v>-2078000</v>
       </c>
       <c r="F11">
-        <v>519000</v>
+        <v>1769000</v>
       </c>
       <c r="G11">
-        <v>4426000</v>
+        <v>-3847000</v>
       </c>
       <c r="H11">
-        <v>31126000</v>
+        <v>40320000</v>
       </c>
       <c r="I11">
-        <v>12064000</v>
+        <v>20236000</v>
       </c>
       <c r="J11">
-        <v>19062000</v>
+        <v>21130000</v>
       </c>
       <c r="K11">
-        <v>6421000</v>
+        <v>3721000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-06-30</t>
+          <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12">
-        <v>38029000</v>
+        <v>42041000</v>
       </c>
       <c r="C12">
-        <v>6170000</v>
+        <v>4572000</v>
       </c>
       <c r="D12">
-        <v>1.57</v>
+        <v>1.21</v>
       </c>
       <c r="E12">
-        <v>-2078000</v>
+        <v>-847000</v>
       </c>
       <c r="F12">
-        <v>1769000</v>
+        <v>1638000</v>
       </c>
       <c r="G12">
-        <v>-3847000</v>
+        <v>-2485000</v>
       </c>
       <c r="H12">
-        <v>40320000</v>
+        <v>49089000</v>
       </c>
       <c r="I12">
-        <v>20236000</v>
+        <v>23658000</v>
       </c>
       <c r="J12">
-        <v>21130000</v>
+        <v>25431000</v>
       </c>
       <c r="K12">
-        <v>3721000</v>
+        <v>849000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-06-30</t>
+          <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13">
-        <v>42041000</v>
+        <v>46087000</v>
       </c>
       <c r="C13">
-        <v>4572000</v>
+        <v>7074000</v>
       </c>
       <c r="D13">
-        <v>1.21</v>
+        <v>1.95</v>
       </c>
       <c r="E13">
-        <v>-847000</v>
-[...6 lines deleted...]
-      </c>
+        <v>5462000</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13">
-        <v>49089000</v>
+        <v>51823000</v>
       </c>
       <c r="I13">
-        <v>23658000</v>
+        <v>20233000</v>
       </c>
       <c r="J13">
-        <v>25431000</v>
+        <v>31590000</v>
       </c>
       <c r="K13">
-        <v>849000</v>
+        <v>2936000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-06-30</t>
+          <t xml:space="preserve">2024-06-30</t>
         </is>
       </c>
       <c r="B14">
-        <v>46087000</v>
+        <v>53844000</v>
       </c>
       <c r="C14">
-        <v>7074000</v>
+        <v>2127000</v>
       </c>
       <c r="D14">
-        <v>1.95</v>
+        <v>0.6</v>
       </c>
       <c r="E14">
-        <v>5462000</v>
+        <v>6224000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
-        <v>51823000</v>
+        <v>52477000</v>
       </c>
       <c r="I14">
-        <v>20233000</v>
+        <v>21610000</v>
       </c>
       <c r="J14">
-        <v>31590000</v>
+        <v>30867000</v>
       </c>
       <c r="K14">
-        <v>2936000</v>
+        <v>2631000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-30</t>
+          <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
-        <v>53844000</v>
+        <v>66593000</v>
       </c>
       <c r="C15">
-        <v>2127000</v>
+        <v>8978000</v>
       </c>
       <c r="D15">
-        <v>0.6</v>
+        <v>2.67</v>
       </c>
       <c r="E15">
-        <v>6224000</v>
-[...2 lines deleted...]
-      <c r="G15"/>
+        <v>-1682000</v>
+      </c>
+      <c r="F15">
+        <v>1246000</v>
+      </c>
+      <c r="G15">
+        <v>-2928000</v>
+      </c>
       <c r="H15">
-        <v>52477000</v>
+        <v>61192000</v>
       </c>
       <c r="I15">
-        <v>21610000</v>
+        <v>24560000</v>
       </c>
       <c r="J15">
-        <v>30867000</v>
+        <v>36632000</v>
       </c>
       <c r="K15">
-        <v>2631000</v>
+        <v>419000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-30</t>
+          <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
-        <v>66593000</v>
+        <v>77548000</v>
       </c>
       <c r="C16">
-        <v>8978000</v>
+        <v>13662000</v>
       </c>
       <c r="D16">
-        <v>2.67</v>
+        <v>4.12</v>
       </c>
       <c r="E16">
-        <v>-1682000</v>
-[...2 lines deleted...]
-      <c r="G16"/>
+        <v>7242000</v>
+      </c>
+      <c r="F16">
+        <v>483000</v>
+      </c>
+      <c r="G16">
+        <v>6759000</v>
+      </c>
       <c r="H16">
-        <v>61192000</v>
+        <v>74509000</v>
       </c>
       <c r="I16">
-        <v>24560000</v>
+        <v>26876000</v>
       </c>
       <c r="J16">
-        <v>36632000</v>
+        <v>47633000</v>
       </c>
       <c r="K16">
-        <v>33000</v>
+        <v>8192000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">PRO-DEX, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T02:33:30.404Z</t>
+          <t xml:space="preserve">2026-10-24T14:51:50.708Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000788920</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>