--- v0 (2026-08-29)
+++ v1 (2026-10-15)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>3975000</v>
       </c>
       <c r="G2">
         <v>1125823000</v>
       </c>
       <c r="H2">
         <v>6280571000</v>
       </c>
       <c r="I2">
         <v>3542940000</v>
       </c>
       <c r="J2">
         <v>2737631000</v>
       </c>
       <c r="K2">
         <v>2059533000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">PDD Holdings Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:37.895Z</t>
+          <t xml:space="preserve">2026-10-15T12:02:47.816Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737806</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>4329611000</v>
       </c>
       <c r="C3">
         <v>-1000834000</v>
       </c>
       <c r="D3">
         <v>-0.22</v>
       </c>
       <c r="E3">
         <v>2128900000</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>3941000</v>
       </c>
       <c r="G3">
         <v>2124959000</v>
       </c>
       <c r="H3">
         <v>10924953000</v>
       </c>
       <c r="I3">
         <v>7384653000</v>
       </c>
       <c r="J3">
         <v>3540300000</v>
       </c>
       <c r="K3">
         <v>828548000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">PDD Holdings Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:37.895Z</t>
+          <t xml:space="preserve">2026-10-15T12:02:47.816Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737806</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>9117527000</v>
       </c>
       <c r="C4">
         <v>-1100344000</v>
       </c>
       <c r="D4">
         <v>-0.23</v>
       </c>
       <c r="E4">
         <v>4321323000</v>
@@ -224,277 +224,277 @@
       <c r="F4">
         <v>6597000</v>
       </c>
       <c r="G4">
         <v>4314726000</v>
       </c>
       <c r="H4">
         <v>24353811000</v>
       </c>
       <c r="I4">
         <v>15131453000</v>
       </c>
       <c r="J4">
         <v>9222358000</v>
       </c>
       <c r="K4">
         <v>3436198000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">PDD Holdings Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:37.895Z</t>
+          <t xml:space="preserve">2026-10-15T12:02:47.816Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737806</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>14742796000</v>
       </c>
       <c r="C5">
         <v>1219074000</v>
       </c>
       <c r="D5">
         <v>0.21</v>
       </c>
       <c r="E5">
         <v>4516683000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>28435759000</v>
       </c>
       <c r="I5">
         <v>16648647000</v>
       </c>
       <c r="J5">
         <v>11787112000</v>
       </c>
       <c r="K5">
         <v>1008492000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">PDD Holdings Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:37.895Z</t>
+          <t xml:space="preserve">2026-10-15T12:02:47.816Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737806</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>18929071000</v>
       </c>
       <c r="C6">
         <v>4572589000</v>
       </c>
       <c r="D6">
         <v>0.79</v>
       </c>
       <c r="E6">
         <v>7032979000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>34379162000</v>
       </c>
       <c r="I6">
         <v>17303985000</v>
       </c>
       <c r="J6">
         <v>17075177000</v>
       </c>
       <c r="K6">
         <v>4976830000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">PDD Holdings Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:37.895Z</t>
+          <t xml:space="preserve">2026-10-15T12:02:47.816Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737806</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>34879253000</v>
       </c>
       <c r="C7">
         <v>8454562000</v>
       </c>
       <c r="D7">
         <v>1.45</v>
       </c>
       <c r="E7">
         <v>13262515000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>49025778000</v>
       </c>
       <c r="I7">
         <v>22653349000</v>
       </c>
       <c r="J7">
         <v>26372429000</v>
       </c>
       <c r="K7">
         <v>8421875000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">PDD Holdings Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:37.895Z</t>
+          <t xml:space="preserve">2026-10-15T12:02:47.816Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737806</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>53955324000</v>
       </c>
       <c r="C8">
         <v>15403464000</v>
       </c>
       <c r="D8">
         <v>2.6</v>
       </c>
       <c r="E8">
         <v>16704245000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>69189417000</v>
       </c>
       <c r="I8">
         <v>26265695000</v>
       </c>
       <c r="J8">
         <v>42923722000</v>
       </c>
       <c r="K8">
         <v>7914191000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">PDD Holdings Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:37.895Z</t>
+          <t xml:space="preserve">2026-10-15T12:02:47.816Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737806</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>61753116000</v>
       </c>
       <c r="C9">
         <v>13991297000</v>
       </c>
       <c r="D9">
         <v>2.36</v>
       </c>
       <c r="E9">
         <v>15292029000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>90095139000</v>
       </c>
       <c r="I9">
         <v>30981848000</v>
       </c>
       <c r="J9">
         <v>59113291000</v>
       </c>
       <c r="K9">
         <v>15572577000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">PDD Holdings Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T04:45:37.895Z</t>
+          <t xml:space="preserve">2026-10-15T12:02:47.816Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001737806</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>