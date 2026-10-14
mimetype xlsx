--- v0 (2026-08-17)
+++ v1 (2026-10-14)
@@ -116,283 +116,283 @@
       <c r="F2">
         <v>16682</v>
       </c>
       <c r="G2">
         <v>-1023356</v>
       </c>
       <c r="H2">
         <v>1264805</v>
       </c>
       <c r="I2">
         <v>749483</v>
       </c>
       <c r="J2">
         <v>515322</v>
       </c>
       <c r="K2">
         <v>215780</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-03-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-1966526</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-543736</v>
       </c>
       <c r="F3">
         <v>6401</v>
       </c>
       <c r="G3">
         <v>-550137</v>
       </c>
       <c r="H3">
         <v>599370</v>
       </c>
       <c r="I3">
         <v>1416726</v>
       </c>
       <c r="J3">
         <v>-817356</v>
       </c>
       <c r="K3">
         <v>15780</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-03-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-662465</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-41499</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>563988</v>
       </c>
       <c r="I4">
         <v>1537019</v>
       </c>
       <c r="J4">
         <v>-973031</v>
       </c>
       <c r="K4">
         <v>245827</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-03-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-961215</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-1122778</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>818828</v>
       </c>
       <c r="I5">
         <v>2038782</v>
       </c>
       <c r="J5">
         <v>-1219954</v>
       </c>
       <c r="K5">
         <v>27860</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-03-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-1447820</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-904467</v>
       </c>
       <c r="F6">
         <v>33328</v>
       </c>
       <c r="G6">
         <v>-937795</v>
       </c>
       <c r="H6">
         <v>902347</v>
       </c>
       <c r="I6">
         <v>2575751</v>
       </c>
       <c r="J6">
         <v>-1673404</v>
       </c>
       <c r="K6">
         <v>130162</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-03-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-434053</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-382576</v>
       </c>
       <c r="F7">
         <v>3311</v>
       </c>
       <c r="G7">
         <v>-385887</v>
       </c>
       <c r="H7">
         <v>1221222</v>
       </c>
       <c r="I7">
         <v>2998793</v>
       </c>
       <c r="J7">
         <v>-1777571</v>
       </c>
       <c r="K7">
         <v>54357</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B8">
         <v>7004575</v>
       </c>
       <c r="C8">
         <v>2776176</v>
       </c>
       <c r="D8">
         <v>0.02</v>
       </c>
       <c r="E8">
         <v>1341409</v>
@@ -400,51 +400,51 @@
       <c r="F8">
         <v>19495</v>
       </c>
       <c r="G8">
         <v>1321914</v>
       </c>
       <c r="H8">
         <v>3716557</v>
       </c>
       <c r="I8">
         <v>436995</v>
       </c>
       <c r="J8">
         <v>3279562</v>
       </c>
       <c r="K8">
         <v>442657</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B9">
         <v>9094466</v>
       </c>
       <c r="C9">
         <v>4441188</v>
       </c>
       <c r="D9">
         <v>0.04</v>
       </c>
       <c r="E9">
         <v>975680</v>
@@ -452,51 +452,51 @@
       <c r="F9">
         <v>23696</v>
       </c>
       <c r="G9">
         <v>951984</v>
       </c>
       <c r="H9">
         <v>8290344</v>
       </c>
       <c r="I9">
         <v>634527</v>
       </c>
       <c r="J9">
         <v>7655817</v>
       </c>
       <c r="K9">
         <v>1329708</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B10">
         <v>7421228</v>
       </c>
       <c r="C10">
         <v>946865</v>
       </c>
       <c r="D10">
         <v>0.09</v>
       </c>
       <c r="E10">
         <v>2520966</v>
@@ -504,51 +504,51 @@
       <c r="F10">
         <v>79814</v>
       </c>
       <c r="G10">
         <v>2441152</v>
       </c>
       <c r="H10">
         <v>9463022</v>
       </c>
       <c r="I10">
         <v>1408053</v>
       </c>
       <c r="J10">
         <v>8054969</v>
       </c>
       <c r="K10">
         <v>3223147</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B11">
         <v>6349761</v>
       </c>
       <c r="C11">
         <v>253182</v>
       </c>
       <c r="D11">
         <v>0.03</v>
       </c>
       <c r="E11">
         <v>96440</v>
@@ -556,37 +556,37 @@
       <c r="F11">
         <v>18730</v>
       </c>
       <c r="G11">
         <v>77710</v>
       </c>
       <c r="H11">
         <v>8902120</v>
       </c>
       <c r="I11">
         <v>1209360</v>
       </c>
       <c r="J11">
         <v>7692760</v>
       </c>
       <c r="K11">
         <v>2674538</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">PCS EDVENTURES!, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T23:32:36.484Z</t>
+          <t xml:space="preserve">2026-10-14T22:26:20.381Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001122020</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>