--- v0 (2026-08-17)
+++ v1 (2026-10-24)
@@ -76,611 +76,1207 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>15452369</v>
       </c>
       <c r="D2">
         <v>-0.65</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>330373271</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>-5846541</v>
       </c>
       <c r="K2">
         <v>37520240</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2"/>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-12128449</v>
       </c>
       <c r="D3">
         <v>-1.61</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>331659000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>97816194</v>
       </c>
       <c r="K3">
         <v>29817507</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3"/>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>11276193</v>
       </c>
       <c r="D4">
         <v>0.32</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>366962996</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>108212525</v>
       </c>
       <c r="K4">
         <v>37520240</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4"/>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>7456955</v>
       </c>
       <c r="D5">
         <v>0.21</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>362193902</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>116271401</v>
       </c>
       <c r="K5">
         <v>22322949</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5"/>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>385945564</v>
       </c>
       <c r="C6">
         <v>7812794</v>
       </c>
       <c r="D6">
         <v>0.2</v>
       </c>
       <c r="E6">
         <v>29223231</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>423297088</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>145351322</v>
       </c>
       <c r="K6">
         <v>34531812</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6"/>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>372970373</v>
       </c>
       <c r="C7">
         <v>17757020</v>
       </c>
       <c r="D7">
         <v>0.42</v>
       </c>
       <c r="E7">
         <v>40134949</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>453474622</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>161688051</v>
       </c>
       <c r="K7">
         <v>53614735</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7"/>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>412197819</v>
       </c>
       <c r="C8">
         <v>11657958</v>
       </c>
       <c r="D8">
         <v>0.27</v>
       </c>
       <c r="E8">
         <v>44458732</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>479902831</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>170245964</v>
       </c>
       <c r="K8">
         <v>50555091</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8"/>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>382895991</v>
       </c>
       <c r="C9">
         <v>11352180</v>
       </c>
       <c r="D9">
         <v>0.26</v>
       </c>
       <c r="E9">
         <v>20835502</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>450404145</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>182765765</v>
       </c>
       <c r="K9">
         <v>46897216</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9"/>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9"/>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>718104388</v>
       </c>
       <c r="C10">
         <v>67226833</v>
       </c>
       <c r="D10">
         <v>1.5</v>
       </c>
       <c r="E10">
         <v>61745306</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>707024006</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>247202217</v>
       </c>
       <c r="K10">
         <v>56208902</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10"/>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>699706906</v>
       </c>
       <c r="C11">
         <v>79491413</v>
       </c>
       <c r="D11">
         <v>1.76</v>
       </c>
       <c r="E11">
         <v>134801400</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>748241470</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>314226062</v>
       </c>
       <c r="K11">
         <v>128384606</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11"/>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>499267834</v>
       </c>
       <c r="C12">
         <v>26323300</v>
       </c>
       <c r="D12">
         <v>0.58</v>
       </c>
       <c r="E12">
         <v>53787277</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>705179968</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>323885993</v>
       </c>
       <c r="K12">
         <v>99037866</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12"/>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12"/>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>536536000</v>
       </c>
       <c r="C13">
         <v>28903000</v>
       </c>
       <c r="D13">
         <v>0.63</v>
       </c>
       <c r="E13">
         <v>65691000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>936457000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>427822000</v>
       </c>
       <c r="K13">
         <v>86805000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13"/>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13"/>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>632041000</v>
       </c>
       <c r="C14">
         <v>19369000</v>
       </c>
       <c r="D14">
         <v>0.3</v>
       </c>
       <c r="E14">
         <v>53726000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>928096000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>429333000</v>
       </c>
       <c r="K14">
         <v>103054000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">PANGAEA LOGISTICS SOLUTIONS LTD.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T15:06:28.684Z</t>
+          <t xml:space="preserve">2026-10-24T18:33:04.940Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001606909</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:RevenueFromContractWithCustomerExcludingAssessedTax</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14"/>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14"/>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>