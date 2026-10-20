--- v0 (2026-08-17)
+++ v1 (2026-10-20)
@@ -110,677 +110,677 @@
       </c>
       <c r="C2">
         <v>2000000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>635000000</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>15414000000</v>
       </c>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2">
         <v>27000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>37797000000</v>
       </c>
       <c r="C3">
         <v>3000000</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>1204000000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>19259000000</v>
       </c>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3">
         <v>25000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>42249000000</v>
       </c>
       <c r="C4">
         <v>15000000</v>
       </c>
       <c r="D4">
         <v>0.1</v>
       </c>
       <c r="E4"/>
       <c r="F4">
         <v>1613000000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>21411000000</v>
       </c>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4">
         <v>43000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>43464000000</v>
       </c>
       <c r="C5">
         <v>70000000</v>
       </c>
       <c r="D5">
         <v>0.47</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>1932000000</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>23923000000</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5">
         <v>404000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>23152000000</v>
       </c>
       <c r="C6">
         <v>118000000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>1347000000</v>
       </c>
       <c r="F6">
         <v>2079000000</v>
       </c>
       <c r="G6">
         <v>-732000000</v>
       </c>
       <c r="H6">
         <v>24142000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>-1081000000</v>
       </c>
       <c r="K6">
         <v>30000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>20182000000</v>
       </c>
       <c r="C7">
         <v>94000000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>718000000</v>
       </c>
       <c r="F7">
         <v>1334000000</v>
       </c>
       <c r="G7">
         <v>-616000000</v>
       </c>
       <c r="H7">
         <v>26103000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>-1009000000</v>
       </c>
       <c r="K7">
         <v>50000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>26223000000</v>
       </c>
       <c r="C8">
         <v>-731000000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>2496000000</v>
       </c>
       <c r="F8">
         <v>1024000000</v>
       </c>
       <c r="G8">
         <v>1472000000</v>
       </c>
       <c r="H8">
         <v>26753000000</v>
       </c>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
         <v>40000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>34055000000</v>
       </c>
       <c r="C9">
         <v>334000000</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>2604000000</v>
       </c>
       <c r="F9">
         <v>1634000000</v>
       </c>
       <c r="G9">
         <v>970000000</v>
       </c>
       <c r="H9">
         <v>26830000000</v>
       </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9">
         <v>69000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>33669000000</v>
       </c>
       <c r="C10">
         <v>331000000</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>2500000000</v>
       </c>
       <c r="F10">
         <v>1181000000</v>
       </c>
       <c r="G10">
         <v>1319000000</v>
       </c>
       <c r="H10">
         <v>29969000000</v>
       </c>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
         <v>47000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>23290000000</v>
       </c>
       <c r="C11">
         <v>-568000000</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>1510000000</v>
       </c>
       <c r="F11">
         <v>738000000</v>
       </c>
       <c r="G11">
         <v>772000000</v>
       </c>
       <c r="H11">
         <v>25951000000</v>
       </c>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11">
         <v>25000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>42078000000</v>
       </c>
       <c r="C12">
         <v>648000000</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>1991000000</v>
       </c>
       <c r="F12">
         <v>336000000</v>
       </c>
       <c r="G12">
         <v>1655000000</v>
       </c>
       <c r="H12">
         <v>29978000000</v>
       </c>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12">
         <v>452000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>57342000000</v>
       </c>
       <c r="C13">
         <v>1230000000</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>2404000000</v>
       </c>
       <c r="F13">
         <v>455000000</v>
       </c>
       <c r="G13">
         <v>1949000000</v>
       </c>
       <c r="H13">
         <v>29207000000</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>404000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>47336000000</v>
       </c>
       <c r="C14">
         <v>1500000000</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>2722000000</v>
       </c>
       <c r="F14">
         <v>408000000</v>
       </c>
       <c r="G14">
         <v>2314000000</v>
       </c>
       <c r="H14">
         <v>28597000000</v>
       </c>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14">
         <v>453000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>48889000000</v>
       </c>
       <c r="C15">
         <v>1110000000</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>2484000000</v>
       </c>
       <c r="F15">
         <v>448000000</v>
       </c>
       <c r="G15">
         <v>2036000000</v>
       </c>
       <c r="H15">
         <v>27756000000</v>
       </c>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>349000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>44262000000</v>
       </c>
       <c r="C16">
         <v>1770000000</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>2931000000</v>
       </c>
       <c r="F16">
         <v>643000000</v>
       </c>
       <c r="G16">
         <v>2288000000</v>
       </c>
       <c r="H16">
         <v>31276000000</v>
       </c>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16">
         <v>329000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">PLAINS GP HOLDINGS LP</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T00:22:42.836Z</t>
+          <t xml:space="preserve">2026-10-20T22:06:11.934Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001581990</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>