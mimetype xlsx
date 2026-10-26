--- v0 (2026-08-16)
+++ v1 (2026-10-26)
@@ -76,259 +76,519 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>39584684</v>
       </c>
       <c r="D2">
         <v>0.32</v>
       </c>
       <c r="E2">
         <v>-107429639</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>433506494</v>
       </c>
       <c r="I2">
         <v>188911369</v>
       </c>
       <c r="J2">
         <v>244595125</v>
       </c>
       <c r="K2">
         <v>9015700</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">OXFORD SQUARE CAPITAL CORP.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:06.837Z</t>
+          <t xml:space="preserve">2026-10-26T01:34:56.975Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001259429</t>
+        </is>
+      </c>
+      <c r="O2"/>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-85554899</v>
       </c>
       <c r="D3">
         <v>0.42</v>
       </c>
       <c r="E3">
         <v>20371728</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>327994435</v>
       </c>
       <c r="I3">
         <v>189322473</v>
       </c>
       <c r="J3">
         <v>138671962</v>
       </c>
       <c r="K3">
         <v>9019164</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">OXFORD SQUARE CAPITAL CORP.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:06.837Z</t>
+          <t xml:space="preserve">2026-10-26T01:34:56.975Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001259429</t>
+        </is>
+      </c>
+      <c r="O3"/>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>17238028</v>
       </c>
       <c r="D4">
         <v>0.51</v>
       </c>
       <c r="E4">
         <v>65502626</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>277667772</v>
       </c>
       <c r="I4">
         <v>126359147</v>
       </c>
       <c r="J4">
         <v>151308625</v>
       </c>
       <c r="K4">
         <v>5740553</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">OXFORD SQUARE CAPITAL CORP.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:06.837Z</t>
+          <t xml:space="preserve">2026-10-26T01:34:56.975Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001259429</t>
+        </is>
+      </c>
+      <c r="O4"/>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>5879681</v>
       </c>
       <c r="D5">
         <v>0.42</v>
       </c>
       <c r="E5">
         <v>25708741</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>299730974</v>
       </c>
       <c r="I5">
         <v>139065494</v>
       </c>
       <c r="J5">
         <v>160665480</v>
       </c>
       <c r="K5">
         <v>34926468</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">OXFORD SQUARE CAPITAL CORP.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:06.837Z</t>
+          <t xml:space="preserve">2026-10-26T01:34:56.975Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001259429</t>
+        </is>
+      </c>
+      <c r="O5"/>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-18731067</v>
       </c>
       <c r="D6">
         <v>0.3</v>
       </c>
       <c r="E6">
         <v>-13737128</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>306739111</v>
       </c>
       <c r="I6">
         <v>161334309</v>
       </c>
       <c r="J6">
         <v>145404802</v>
       </c>
       <c r="K6">
         <v>51934647</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">OXFORD SQUARE CAPITAL CORP.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T23:33:06.837Z</t>
+          <t xml:space="preserve">2026-10-26T01:34:56.975Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001259429</t>
+        </is>
+      </c>
+      <c r="O6"/>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>