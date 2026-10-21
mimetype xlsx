--- v0 (2026-08-17)
+++ v1 (2026-10-21)
@@ -112,589 +112,589 @@
         <v>-753199000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>29047113000</v>
       </c>
       <c r="I2">
         <v>30401341000</v>
       </c>
       <c r="J2">
         <v>-2008536000</v>
       </c>
       <c r="K2">
         <v>9497000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>295764000</v>
       </c>
       <c r="C3">
         <v>-1960431000</v>
       </c>
       <c r="D3">
         <v>-6.48</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>27113695000</v>
       </c>
       <c r="I3">
         <v>30263228000</v>
       </c>
       <c r="J3">
         <v>-3812975000</v>
       </c>
       <c r="K3">
         <v>15999000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>685689000</v>
       </c>
       <c r="C4">
         <v>-256678000</v>
       </c>
       <c r="D4">
         <v>-0.85</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>27085265000</v>
       </c>
       <c r="I4">
         <v>30332232000</v>
       </c>
       <c r="J4">
         <v>-3907527000</v>
       </c>
       <c r="K4">
         <v>43837000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>506774000</v>
       </c>
       <c r="C5">
         <v>74843000</v>
       </c>
       <c r="D5">
         <v>1.64</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5">
         <v>91025000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>622000000</v>
       </c>
       <c r="C6">
         <v>-329000000</v>
       </c>
       <c r="D6">
         <v>-7.25</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>23192374000</v>
       </c>
       <c r="I6">
         <v>21547116000</v>
       </c>
       <c r="J6">
         <v>1381148000</v>
       </c>
       <c r="K6">
         <v>624000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>511000000</v>
       </c>
       <c r="C7">
         <v>186000000</v>
       </c>
       <c r="D7">
         <v>3.99</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>14589000000</v>
       </c>
       <c r="I7">
         <v>12956000000</v>
       </c>
       <c r="J7">
         <v>1592000000</v>
       </c>
       <c r="K7">
         <v>63000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>496000000</v>
       </c>
       <c r="C8">
         <v>-216000000</v>
       </c>
       <c r="D8">
         <v>-4.69</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>13320000000</v>
       </c>
       <c r="I8">
         <v>11783000000</v>
       </c>
       <c r="J8">
         <v>1477000000</v>
       </c>
       <c r="K8">
         <v>24000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>156000000</v>
       </c>
       <c r="C9">
         <v>-437000000</v>
       </c>
       <c r="D9">
         <v>-9.47</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>13220000000</v>
       </c>
       <c r="I9">
         <v>12074000000</v>
       </c>
       <c r="J9">
         <v>1080000000</v>
       </c>
       <c r="K9">
         <v>20000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>282000000</v>
       </c>
       <c r="C10">
         <v>-17000000</v>
       </c>
       <c r="D10">
         <v>-0.61</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>12303000000</v>
       </c>
       <c r="I10">
         <v>11187000000</v>
       </c>
       <c r="J10">
         <v>1038000000</v>
       </c>
       <c r="K10">
         <v>17000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>53612000</v>
       </c>
       <c r="C11">
         <v>522000000</v>
       </c>
       <c r="D11">
         <v>11.48</v>
       </c>
       <c r="E11">
         <v>70368000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>7972730000</v>
       </c>
       <c r="I11">
         <v>6647000000</v>
       </c>
       <c r="J11">
         <v>1252000000</v>
       </c>
       <c r="K11">
         <v>6329000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>124728000</v>
       </c>
       <c r="C12">
         <v>5000000</v>
       </c>
       <c r="D12">
         <v>0.18</v>
       </c>
       <c r="E12">
         <v>36948000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>8428320000</v>
       </c>
       <c r="I12">
         <v>6996627000</v>
       </c>
       <c r="J12">
         <v>1361656000</v>
       </c>
       <c r="K12">
         <v>7342000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>235815000</v>
       </c>
       <c r="C13">
         <v>-556000000</v>
       </c>
       <c r="D13">
         <v>-11.96</v>
       </c>
       <c r="E13">
         <v>762000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>8058378000</v>
       </c>
       <c r="I13">
         <v>6862857000</v>
       </c>
       <c r="J13">
         <v>798364000</v>
       </c>
       <c r="K13">
         <v>29606000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>251222000</v>
       </c>
       <c r="C14">
         <v>-259000000</v>
       </c>
       <c r="D14">
         <v>-5.93</v>
       </c>
       <c r="E14">
         <v>-52283000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>2223317000</v>
       </c>
       <c r="I14">
         <v>1137151000</v>
       </c>
       <c r="J14">
         <v>715790000</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">Octave Specialty Group, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T17:54:24.966Z</t>
+          <t xml:space="preserve">2026-10-21T09:01:36.419Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000874501</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>