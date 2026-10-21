--- v0 (2026-08-17)
+++ v1 (2026-10-21)
@@ -118,233 +118,233 @@
       <c r="F2">
         <v>1924</v>
       </c>
       <c r="G2">
         <v>-2046159</v>
       </c>
       <c r="H2">
         <v>3084697</v>
       </c>
       <c r="I2">
         <v>1638120</v>
       </c>
       <c r="J2">
         <v>1446577</v>
       </c>
       <c r="K2">
         <v>1928474</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Onconetix, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:20.487Z</t>
+          <t xml:space="preserve">2026-10-21T02:41:52.573Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782107</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-13419830</v>
       </c>
       <c r="D3">
         <v>-1.1</v>
       </c>
       <c r="E3">
         <v>-8675534</v>
       </c>
       <c r="F3">
         <v>9339</v>
       </c>
       <c r="G3">
         <v>-8684873</v>
       </c>
       <c r="H3">
         <v>26310447</v>
       </c>
       <c r="I3">
         <v>3922445</v>
       </c>
       <c r="J3">
         <v>22388002</v>
       </c>
       <c r="K3">
         <v>25752659</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Onconetix, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:20.487Z</t>
+          <t xml:space="preserve">2026-10-21T02:41:52.573Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782107</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>58465</v>
       </c>
       <c r="C4">
         <v>-37409694</v>
       </c>
       <c r="D4">
         <v>-87.45</v>
       </c>
       <c r="E4">
         <v>-13581018</v>
       </c>
       <c r="F4">
         <v>3300</v>
       </c>
       <c r="G4">
         <v>-13584318</v>
       </c>
       <c r="H4">
         <v>87518032</v>
       </c>
       <c r="I4">
         <v>21877471</v>
       </c>
       <c r="J4">
         <v>-5602028</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Onconetix, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:20.487Z</t>
+          <t xml:space="preserve">2026-10-21T02:41:52.573Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782107</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>2524116</v>
       </c>
       <c r="C5">
         <v>-58691023</v>
       </c>
       <c r="D5">
         <v>-1823.39</v>
       </c>
       <c r="E5">
         <v>-10495816</v>
       </c>
       <c r="F5">
         <v>28471</v>
       </c>
       <c r="G5">
         <v>-10524287</v>
       </c>
       <c r="H5">
         <v>28181563</v>
       </c>
       <c r="I5">
         <v>18571008</v>
       </c>
       <c r="J5">
         <v>8542627</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Onconetix, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:20.487Z</t>
+          <t xml:space="preserve">2026-10-21T02:41:52.573Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782107</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>815371</v>
       </c>
       <c r="C6">
         <v>-14032342</v>
       </c>
       <c r="D6">
         <v>-16.56</v>
       </c>
       <c r="E6">
         <v>-9678390</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>24926638</v>
       </c>
       <c r="I6">
         <v>9160287</v>
       </c>
       <c r="J6">
         <v>15764627</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Onconetix, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T19:23:20.487Z</t>
+          <t xml:space="preserve">2026-10-21T02:41:52.573Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001782107</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>