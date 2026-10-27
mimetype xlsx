--- v0 (2026-08-16)
+++ v1 (2026-10-27)
@@ -76,647 +76,1295 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>172521000</v>
       </c>
       <c r="D2">
         <v>1.46</v>
       </c>
       <c r="E2">
         <v>279949000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>3462216000</v>
       </c>
       <c r="I2">
         <v>2162113000</v>
       </c>
       <c r="J2">
         <v>1300103000</v>
       </c>
       <c r="K2">
         <v>2616000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>221349000</v>
       </c>
       <c r="D3">
         <v>1.74</v>
       </c>
       <c r="E3">
         <v>337540000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>3921645000</v>
       </c>
       <c r="I3">
         <v>2520318000</v>
       </c>
       <c r="J3">
         <v>1401327000</v>
       </c>
       <c r="K3">
         <v>4489000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>233315000</v>
       </c>
       <c r="D4">
         <v>1.29</v>
       </c>
       <c r="E4">
         <v>463885000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>7989936000</v>
       </c>
       <c r="I4">
         <v>3889071000</v>
       </c>
       <c r="J4">
         <v>3737986000</v>
       </c>
       <c r="K4">
         <v>5424000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>900827000</v>
       </c>
       <c r="C5">
         <v>383367000</v>
       </c>
       <c r="D5">
         <v>1.9</v>
       </c>
       <c r="E5">
         <v>624773000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>8949260000</v>
       </c>
       <c r="I5">
         <v>4737274000</v>
       </c>
       <c r="J5">
         <v>3858745000</v>
       </c>
       <c r="K5">
         <v>93687000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>908385000</v>
       </c>
       <c r="C6">
         <v>104910000</v>
       </c>
       <c r="D6">
         <v>0.51</v>
       </c>
       <c r="E6">
         <v>577912000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>8773305000</v>
       </c>
       <c r="I6">
         <v>4885047000</v>
       </c>
       <c r="J6">
         <v>3555091000</v>
       </c>
       <c r="K6">
         <v>85937000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>881682000</v>
       </c>
       <c r="C7">
         <v>293884000</v>
       </c>
       <c r="D7">
         <v>1.4</v>
       </c>
       <c r="E7">
         <v>499373000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>8590877000</v>
       </c>
       <c r="I7">
         <v>4826393000</v>
       </c>
       <c r="J7">
         <v>3444441000</v>
       </c>
       <c r="K7">
         <v>10300000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>928830000</v>
       </c>
       <c r="C8">
         <v>351947000</v>
       </c>
       <c r="D8">
         <v>1.58</v>
       </c>
       <c r="E8">
         <v>553747000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>9796124000</v>
       </c>
       <c r="I8">
         <v>5459530000</v>
       </c>
       <c r="J8">
         <v>4135428000</v>
       </c>
       <c r="K8">
         <v>24117000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>892381000</v>
       </c>
       <c r="C9">
         <v>163545000</v>
       </c>
       <c r="D9">
         <v>0.7</v>
       </c>
       <c r="E9">
         <v>708256000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>9497449000</v>
       </c>
       <c r="I9">
         <v>5460842000</v>
       </c>
       <c r="J9">
         <v>3841876000</v>
       </c>
       <c r="K9">
         <v>163535000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9"/>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1062809000</v>
       </c>
       <c r="C10">
         <v>428302000</v>
       </c>
       <c r="D10">
         <v>1.75</v>
       </c>
       <c r="E10">
         <v>722136000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>9638478000</v>
       </c>
       <c r="I10">
         <v>5530252000</v>
       </c>
       <c r="J10">
         <v>3906838000</v>
       </c>
       <c r="K10">
         <v>20534000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>878244000</v>
       </c>
       <c r="C11">
         <v>438841000</v>
       </c>
       <c r="D11">
         <v>1.8</v>
       </c>
       <c r="E11">
         <v>625727000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>9405163000</v>
       </c>
       <c r="I11">
         <v>5601881000</v>
       </c>
       <c r="J11">
         <v>3609368000</v>
       </c>
       <c r="K11">
         <v>297103000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>949740000</v>
       </c>
       <c r="C12">
         <v>248796000</v>
       </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
         <v>617736000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>9117402000</v>
       </c>
       <c r="I12">
         <v>5355111000</v>
       </c>
       <c r="J12">
         <v>3574584000</v>
       </c>
       <c r="K12">
         <v>442810000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12"/>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>1051390000</v>
       </c>
       <c r="C13">
         <v>417804000</v>
       </c>
       <c r="D13">
         <v>1.55</v>
       </c>
       <c r="E13">
         <v>749430000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>9897891000</v>
       </c>
       <c r="I13">
         <v>5167052000</v>
       </c>
       <c r="J13">
         <v>4536673000</v>
       </c>
       <c r="K13">
         <v>518340000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13"/>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>1190099000</v>
       </c>
       <c r="C14">
         <v>609467000</v>
       </c>
       <c r="D14">
         <v>1.94</v>
       </c>
       <c r="E14">
         <v>878551000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>10049059000</v>
       </c>
       <c r="I14">
         <v>4608560000</v>
       </c>
       <c r="J14">
         <v>5181299000</v>
       </c>
       <c r="K14">
         <v>27024000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">OMEGA HEALTHCARE INVESTORS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T10:38:33.316Z</t>
+          <t xml:space="preserve">2026-10-27T11:35:09.835Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000888491</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:ProfitLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14"/>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>