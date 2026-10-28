--- v0 (2026-08-15)
+++ v1 (2026-10-28)
@@ -76,529 +76,1129 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-07-31</t>
         </is>
       </c>
       <c r="B2">
         <v>257220</v>
       </c>
       <c r="C2">
         <v>-160698</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2"/>
       <c r="H2">
         <v>5350</v>
       </c>
       <c r="I2">
         <v>163651</v>
       </c>
       <c r="J2">
         <v>-158301</v>
       </c>
       <c r="K2">
         <v>5350</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-07-31</t>
         </is>
       </c>
       <c r="B3">
         <v>37452</v>
       </c>
       <c r="C3">
         <v>-86117</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>-60859</v>
       </c>
       <c r="F3">
         <v>3310</v>
       </c>
       <c r="G3">
         <v>-64169</v>
       </c>
       <c r="H3">
         <v>68405</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>-244418</v>
       </c>
       <c r="K3">
         <v>2181</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-07-31</t>
         </is>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>-197844</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-116598</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4">
         <v>-116598</v>
       </c>
       <c r="H4">
         <v>159255</v>
       </c>
       <c r="I4">
         <v>579117</v>
       </c>
       <c r="J4">
         <v>-419862</v>
       </c>
       <c r="K4">
         <v>13426</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-07-31</t>
         </is>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>-483115</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-146062</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>27459</v>
       </c>
       <c r="I5">
         <v>846836</v>
       </c>
       <c r="J5">
         <v>-819377</v>
       </c>
       <c r="K5">
         <v>390</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-07-31</t>
         </is>
       </c>
       <c r="B6">
         <v>0</v>
       </c>
       <c r="C6">
         <v>-23428995</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-104837</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>536445</v>
       </c>
       <c r="I6">
         <v>1130203</v>
       </c>
       <c r="J6">
         <v>-593758</v>
       </c>
       <c r="K6">
         <v>167095</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-07-31</t>
         </is>
       </c>
       <c r="B7">
         <v>0</v>
       </c>
       <c r="C7">
         <v>-4348855</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-649143</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>105584</v>
       </c>
       <c r="I7">
         <v>757063</v>
       </c>
       <c r="J7">
         <v>-651478</v>
       </c>
       <c r="K7">
         <v>62952</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-07-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>-16883095</v>
       </c>
       <c r="D8">
         <v>-0.18</v>
       </c>
       <c r="E8">
         <v>-3175783</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>610533</v>
       </c>
       <c r="I8">
         <v>3377887</v>
       </c>
       <c r="J8">
         <v>-2767354</v>
       </c>
       <c r="K8">
         <v>556584</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-07-31</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-8444131</v>
       </c>
       <c r="D9">
         <v>-0.09</v>
       </c>
       <c r="E9">
         <v>-1474696</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>569677</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>-4643617</v>
       </c>
       <c r="K9">
         <v>72534</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-07-31</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
         <v>-5919421</v>
       </c>
       <c r="D10">
         <v>-0.07</v>
       </c>
       <c r="E10">
         <v>-1474696</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>455793</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>-6155929</v>
       </c>
       <c r="K10">
         <v>36865</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-07-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-842316</v>
       </c>
       <c r="D11">
         <v>-0.01</v>
       </c>
       <c r="E11">
         <v>-1215210</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>586146</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>-5333749</v>
       </c>
       <c r="K11"/>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-07-31</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>-1742691</v>
       </c>
       <c r="D12">
         <v>-0.02</v>
       </c>
       <c r="E12">
         <v>-347392</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>49723</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>-6954698</v>
       </c>
       <c r="K12"/>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">Odyssey Health, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-15T07:32:35.266Z</t>
+          <t xml:space="preserve">2026-10-28T07:51:04.920Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001626644</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>