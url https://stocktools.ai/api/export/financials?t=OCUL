--- v0 (2026-08-18)
+++ v1 (2026-10-14)
@@ -108,335 +108,335 @@
       <c r="B2"/>
       <c r="C2">
         <v>-14093000</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2">
         <v>203000</v>
       </c>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-46611000</v>
       </c>
       <c r="K2">
         <v>23854000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>-13317000</v>
       </c>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
         <v>387000</v>
       </c>
       <c r="G3"/>
       <c r="H3">
         <v>19146000</v>
       </c>
       <c r="I3">
         <v>4274000</v>
       </c>
       <c r="J3">
         <v>-59472000</v>
       </c>
       <c r="K3">
         <v>17505000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>-28648000</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>1260000</v>
       </c>
       <c r="G4"/>
       <c r="H4">
         <v>78193000</v>
       </c>
       <c r="I4">
         <v>19497000</v>
       </c>
       <c r="J4">
         <v>58696000</v>
       </c>
       <c r="K4">
         <v>37393000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>-39748000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>-33743000</v>
       </c>
       <c r="F5">
         <v>1778000</v>
       </c>
       <c r="G5">
         <v>-35521000</v>
       </c>
       <c r="H5">
         <v>110306000</v>
       </c>
       <c r="I5">
         <v>20718000</v>
       </c>
       <c r="J5">
         <v>89588000</v>
       </c>
       <c r="K5">
         <v>30784000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-44703000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>-34001000</v>
       </c>
       <c r="F6">
         <v>1919000</v>
       </c>
       <c r="G6">
         <v>-35920000</v>
       </c>
       <c r="H6">
         <v>74939000</v>
       </c>
       <c r="I6">
         <v>22931000</v>
       </c>
       <c r="J6">
         <v>52008000</v>
       </c>
       <c r="K6">
         <v>32936000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1923000</v>
       </c>
       <c r="C7">
         <v>-63386000</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>-50473000</v>
       </c>
       <c r="F7">
         <v>8252000</v>
       </c>
       <c r="G7">
         <v>-58725000</v>
       </c>
       <c r="H7">
         <v>55431000</v>
       </c>
       <c r="I7">
         <v>29284000</v>
       </c>
       <c r="J7">
         <v>26147000</v>
       </c>
       <c r="K7">
         <v>41538000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1990000</v>
       </c>
       <c r="C8">
         <v>-59978000</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-49227000</v>
       </c>
       <c r="F8">
         <v>1889000</v>
       </c>
       <c r="G8">
         <v>-51116000</v>
       </c>
       <c r="H8">
         <v>73043000</v>
       </c>
       <c r="I8">
         <v>37168000</v>
       </c>
       <c r="J8">
         <v>35875000</v>
       </c>
       <c r="K8">
         <v>54062000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>4227000</v>
       </c>
       <c r="C9">
         <v>-86372000</v>
       </c>
       <c r="D9">
         <v>-1.91</v>
       </c>
       <c r="E9">
         <v>-77578000</v>
@@ -444,51 +444,51 @@
       <c r="F9">
         <v>2238000</v>
       </c>
       <c r="G9">
         <v>-79816000</v>
       </c>
       <c r="H9">
         <v>78740000</v>
       </c>
       <c r="I9">
         <v>82370000</v>
       </c>
       <c r="J9">
         <v>-3630000</v>
       </c>
       <c r="K9">
         <v>54437000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>17403000</v>
       </c>
       <c r="C10">
         <v>-155636000</v>
       </c>
       <c r="D10">
         <v>-2.56</v>
       </c>
       <c r="E10">
         <v>-53554000</v>
@@ -496,51 +496,51 @@
       <c r="F10">
         <v>841000</v>
       </c>
       <c r="G10">
         <v>-54395000</v>
       </c>
       <c r="H10">
         <v>261863000</v>
       </c>
       <c r="I10">
         <v>185768000</v>
       </c>
       <c r="J10">
         <v>76095000</v>
       </c>
       <c r="K10">
         <v>228057000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>43522000</v>
       </c>
       <c r="C11">
         <v>-6553000</v>
       </c>
       <c r="D11">
         <v>-0.98</v>
       </c>
       <c r="E11">
         <v>-65550000</v>
@@ -548,51 +548,51 @@
       <c r="F11">
         <v>1194000</v>
       </c>
       <c r="G11">
         <v>-66744000</v>
       </c>
       <c r="H11">
         <v>204887000</v>
       </c>
       <c r="I11">
         <v>116888000</v>
       </c>
       <c r="J11">
         <v>87999000</v>
       </c>
       <c r="K11">
         <v>164164000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>51494000</v>
       </c>
       <c r="C12">
         <v>-71038000</v>
       </c>
       <c r="D12">
         <v>-0.97</v>
       </c>
       <c r="E12">
         <v>-59603000</v>
@@ -600,51 +600,51 @@
       <c r="F12">
         <v>3715000</v>
       </c>
       <c r="G12">
         <v>-63318000</v>
       </c>
       <c r="H12">
         <v>149289000</v>
       </c>
       <c r="I12">
         <v>113910000</v>
       </c>
       <c r="J12">
         <v>35379000</v>
       </c>
       <c r="K12">
         <v>102300000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>58443000</v>
       </c>
       <c r="C13">
         <v>-80736000</v>
       </c>
       <c r="D13">
         <v>-1.02</v>
       </c>
       <c r="E13">
         <v>-70234000</v>
@@ -652,51 +652,51 @@
       <c r="F13">
         <v>6087000</v>
       </c>
       <c r="G13">
         <v>-76321000</v>
       </c>
       <c r="H13">
         <v>252060000</v>
       </c>
       <c r="I13">
         <v>160929000</v>
       </c>
       <c r="J13">
         <v>91131000</v>
       </c>
       <c r="K13">
         <v>195807000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>63723000</v>
       </c>
       <c r="C14">
         <v>-193506000</v>
       </c>
       <c r="D14">
         <v>-1.22</v>
       </c>
       <c r="E14">
         <v>-134677000</v>
@@ -704,51 +704,51 @@
       <c r="F14">
         <v>1288000</v>
       </c>
       <c r="G14">
         <v>-135965000</v>
       </c>
       <c r="H14">
         <v>457935000</v>
       </c>
       <c r="I14">
         <v>142591000</v>
       </c>
       <c r="J14">
         <v>315344000</v>
       </c>
       <c r="K14">
         <v>392102000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>51951000</v>
       </c>
       <c r="C15">
         <v>-265939000</v>
       </c>
       <c r="D15">
         <v>-1.42</v>
       </c>
       <c r="E15">
         <v>-204883000</v>
@@ -756,37 +756,37 @@
       <c r="F15">
         <v>12010000</v>
       </c>
       <c r="G15">
         <v>-216893000</v>
       </c>
       <c r="H15">
         <v>808057000</v>
       </c>
       <c r="I15">
         <v>153747000</v>
       </c>
       <c r="J15">
         <v>654310000</v>
       </c>
       <c r="K15">
         <v>737060000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">OCULAR THERAPEUTIX, INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-18T13:20:43.783Z</t>
+          <t xml:space="preserve">2026-10-14T10:55:08.047Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001393434</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>