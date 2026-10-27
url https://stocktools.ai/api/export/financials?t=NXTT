--- v0 (2026-08-14)
+++ v1 (2026-10-27)
@@ -76,361 +76,761 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>-417407</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>6591128</v>
       </c>
       <c r="I2">
         <v>1786515</v>
       </c>
       <c r="J2">
         <v>4804613</v>
       </c>
       <c r="K2">
         <v>6591128</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">Next Technology Holding Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T22:00:05.880Z</t>
+          <t xml:space="preserve">2026-10-27T14:49:05.110Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001784970</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>6271564</v>
       </c>
       <c r="C3">
         <v>2675037</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>1162337</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>1162337</v>
       </c>
       <c r="H3">
         <v>13542707</v>
       </c>
       <c r="I3">
         <v>4648822</v>
       </c>
       <c r="J3">
         <v>8893885</v>
       </c>
       <c r="K3">
         <v>4640603</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">Next Technology Holding Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T22:00:05.880Z</t>
+          <t xml:space="preserve">2026-10-27T14:49:05.110Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001784970</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>14381295</v>
       </c>
       <c r="C4">
         <v>5175675</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>-3753384</v>
       </c>
       <c r="F4">
         <v>417112</v>
       </c>
       <c r="G4">
         <v>-4170496</v>
       </c>
       <c r="H4">
         <v>19470524</v>
       </c>
       <c r="I4">
         <v>4941202</v>
       </c>
       <c r="J4">
         <v>14540574</v>
       </c>
       <c r="K4">
         <v>616593</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">Next Technology Holding Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T22:00:05.880Z</t>
+          <t xml:space="preserve">2026-10-27T14:49:05.110Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001784970</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>11671335</v>
       </c>
       <c r="C5">
         <v>-9159415</v>
       </c>
       <c r="D5">
         <v>-5.6</v>
       </c>
       <c r="E5">
         <v>-37803344</v>
       </c>
       <c r="F5">
         <v>693560</v>
       </c>
       <c r="G5">
         <v>-38496904</v>
       </c>
       <c r="H5">
         <v>46523026</v>
       </c>
       <c r="I5">
         <v>4816264</v>
       </c>
       <c r="J5">
         <v>41706762</v>
       </c>
       <c r="K5">
         <v>22926</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">Next Technology Holding Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T22:00:05.880Z</t>
+          <t xml:space="preserve">2026-10-27T14:49:05.110Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001784970</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>2633308</v>
       </c>
       <c r="C6">
         <v>-9919700</v>
       </c>
       <c r="D6">
         <v>2.1</v>
       </c>
       <c r="E6">
         <v>20206199</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>48931463</v>
       </c>
       <c r="I6">
         <v>4223087</v>
       </c>
       <c r="J6">
         <v>44708376</v>
       </c>
       <c r="K6">
         <v>668387</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">Next Technology Holding Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T22:00:05.880Z</t>
+          <t xml:space="preserve">2026-10-27T14:49:05.110Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001784970</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1800000</v>
       </c>
       <c r="C7">
         <v>21543250</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>92916317</v>
       </c>
       <c r="I7">
         <v>11288255</v>
       </c>
       <c r="J7">
         <v>81628062</v>
       </c>
       <c r="K7">
         <v>668387</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">Next Technology Holding Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T22:00:05.880Z</t>
+          <t xml:space="preserve">2026-10-27T14:49:05.110Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001784970</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>11614772</v>
       </c>
       <c r="C8">
         <v>143164948</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>-3074693</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>524131414</v>
       </c>
       <c r="I8">
         <v>68552005</v>
       </c>
       <c r="J8">
         <v>455579409</v>
       </c>
       <c r="K8">
         <v>5623944</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">Next Technology Holding Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-14T22:00:05.880Z</t>
+          <t xml:space="preserve">2026-10-27T14:49:05.110Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001784970</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>