--- v0 (2026-08-19)
+++ v1 (2026-10-05)
@@ -109,234 +109,234 @@
         <v>144065</v>
       </c>
       <c r="C2">
         <v>-6078004</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-1076791</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>753698</v>
       </c>
       <c r="I2">
         <v>2435639</v>
       </c>
       <c r="J2">
         <v>-1681941</v>
       </c>
       <c r="K2">
         <v>661778</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEXALIN TECHNOLOGY, INC.</t>
+          <t xml:space="preserve">Nexalin Technology, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T18:22:57.180Z</t>
+          <t xml:space="preserve">2026-10-05T04:52:05.434Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001527352</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>1321357</v>
       </c>
       <c r="C3">
         <v>-1697816</v>
       </c>
       <c r="D3">
         <v>-0.3</v>
       </c>
       <c r="E3">
         <v>-2215699</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>7432136</v>
       </c>
       <c r="I3">
         <v>1953449</v>
       </c>
       <c r="J3">
         <v>5478687</v>
       </c>
       <c r="K3">
         <v>162743</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEXALIN TECHNOLOGY, INC.</t>
+          <t xml:space="preserve">Nexalin Technology, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T18:22:57.180Z</t>
+          <t xml:space="preserve">2026-10-05T04:52:05.434Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001527352</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>110748</v>
       </c>
       <c r="C4">
         <v>-4648709</v>
       </c>
       <c r="D4">
         <v>-0.63</v>
       </c>
       <c r="E4">
         <v>-3835384</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>3631916</v>
       </c>
       <c r="I4">
         <v>425281</v>
       </c>
       <c r="J4">
         <v>3206635</v>
       </c>
       <c r="K4">
         <v>580230</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEXALIN TECHNOLOGY, INC.</t>
+          <t xml:space="preserve">Nexalin Technology, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T18:22:57.180Z</t>
+          <t xml:space="preserve">2026-10-05T04:52:05.434Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001527352</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>168721</v>
       </c>
       <c r="C5">
         <v>-7607182</v>
       </c>
       <c r="D5">
         <v>-0.83</v>
       </c>
       <c r="E5">
         <v>-3944390</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>4222732</v>
       </c>
       <c r="I5">
         <v>546694</v>
       </c>
       <c r="J5">
         <v>3676038</v>
       </c>
       <c r="K5">
         <v>574485</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEXALIN TECHNOLOGY, INC.</t>
+          <t xml:space="preserve">Nexalin Technology, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T18:22:57.180Z</t>
+          <t xml:space="preserve">2026-10-05T04:52:05.434Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001527352</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>301647</v>
       </c>
       <c r="C6">
         <v>-8222181</v>
       </c>
       <c r="D6">
         <v>-0.5</v>
       </c>
       <c r="E6">
         <v>-4957658</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>4635319</v>
       </c>
       <c r="I6">
         <v>887333</v>
       </c>
       <c r="J6">
         <v>3747986</v>
       </c>
       <c r="K6">
         <v>654783</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEXALIN TECHNOLOGY, INC.</t>
+          <t xml:space="preserve">Nexalin Technology, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T18:22:57.180Z</t>
+          <t xml:space="preserve">2026-10-05T04:52:05.434Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001527352</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>