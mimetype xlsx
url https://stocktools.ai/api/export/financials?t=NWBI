--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -116,325 +116,325 @@
         <v>127462000</v>
       </c>
       <c r="F2">
         <v>10899000</v>
       </c>
       <c r="G2">
         <v>116563000</v>
       </c>
       <c r="H2">
         <v>10493908000</v>
       </c>
       <c r="I2">
         <v>9140623000</v>
       </c>
       <c r="J2">
         <v>1353285000</v>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHWEST BANCSHARES, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:03:33.375Z</t>
+          <t xml:space="preserve">2026-10-14T01:36:49.111Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001471265</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>74854000</v>
       </c>
       <c r="D3">
         <v>0.62</v>
       </c>
       <c r="E3">
         <v>140435000</v>
       </c>
       <c r="F3">
         <v>12254000</v>
       </c>
       <c r="G3">
         <v>128181000</v>
       </c>
       <c r="H3">
         <v>13806268000</v>
       </c>
       <c r="I3">
         <v>12267565000</v>
       </c>
       <c r="J3">
         <v>1538703000</v>
       </c>
       <c r="K3"/>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHWEST BANCSHARES, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:03:33.375Z</t>
+          <t xml:space="preserve">2026-10-14T01:36:49.111Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001471265</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>154323000</v>
       </c>
       <c r="D4">
         <v>1.21</v>
       </c>
       <c r="E4">
         <v>205458000</v>
       </c>
       <c r="F4">
         <v>17517000</v>
       </c>
       <c r="G4">
         <v>187941000</v>
       </c>
       <c r="H4">
         <v>14501508000</v>
       </c>
       <c r="I4">
         <v>12917937000</v>
       </c>
       <c r="J4">
         <v>1583571000</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHWEST BANCSHARES, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:03:33.375Z</t>
+          <t xml:space="preserve">2026-10-14T01:36:49.111Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001471265</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>133666000</v>
       </c>
       <c r="D5">
         <v>1.05</v>
       </c>
       <c r="E5">
         <v>175431000</v>
       </c>
       <c r="F5">
         <v>4320000</v>
       </c>
       <c r="G5">
         <v>171111000</v>
       </c>
       <c r="H5">
         <v>14113324000</v>
       </c>
       <c r="I5">
         <v>12621838000</v>
       </c>
       <c r="J5">
         <v>1491486000</v>
       </c>
       <c r="K5"/>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHWEST BANCSHARES, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:03:33.375Z</t>
+          <t xml:space="preserve">2026-10-14T01:36:49.111Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001471265</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>134957000</v>
       </c>
       <c r="D6">
         <v>1.06</v>
       </c>
       <c r="E6">
         <v>92890000</v>
       </c>
       <c r="F6">
         <v>8564000</v>
       </c>
       <c r="G6">
         <v>84326000</v>
       </c>
       <c r="H6">
         <v>14419105000</v>
       </c>
       <c r="I6">
         <v>12867788000</v>
       </c>
       <c r="J6">
         <v>1551317000</v>
       </c>
       <c r="K6"/>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHWEST BANCSHARES, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:03:33.375Z</t>
+          <t xml:space="preserve">2026-10-14T01:36:49.111Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001471265</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>100278000</v>
       </c>
       <c r="D7">
         <v>0.79</v>
       </c>
       <c r="E7">
         <v>127667000</v>
       </c>
       <c r="F7">
         <v>2308000</v>
       </c>
       <c r="G7">
         <v>125359000</v>
       </c>
       <c r="H7">
         <v>14408224000</v>
       </c>
       <c r="I7">
         <v>12811368000</v>
       </c>
       <c r="J7">
         <v>1596856000</v>
       </c>
       <c r="K7"/>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHWEST BANCSHARES, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:03:33.375Z</t>
+          <t xml:space="preserve">2026-10-14T01:36:49.111Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001471265</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B8"/>
       <c r="C8">
         <v>126013000</v>
       </c>
       <c r="D8">
         <v>0.92</v>
       </c>
       <c r="E8">
         <v>153415000</v>
       </c>
       <c r="F8">
         <v>11630000</v>
       </c>
       <c r="G8">
         <v>141785000</v>
       </c>
       <c r="H8">
         <v>16766617000</v>
       </c>
       <c r="I8">
         <v>14876193000</v>
       </c>
       <c r="J8">
         <v>1890424000</v>
       </c>
       <c r="K8"/>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHWEST BANCSHARES, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T07:03:33.375Z</t>
+          <t xml:space="preserve">2026-10-14T01:36:49.111Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001471265</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>