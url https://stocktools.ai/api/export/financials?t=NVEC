--- v0 (2026-08-20)
+++ v1 (2026-10-24)
@@ -76,793 +76,1593 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-03-31</t>
         </is>
       </c>
       <c r="B2">
         <v>28579220</v>
       </c>
       <c r="C2">
         <v>11381095</v>
       </c>
       <c r="D2">
         <v>2.34</v>
       </c>
       <c r="E2">
         <v>12811910</v>
       </c>
       <c r="F2">
         <v>1480237</v>
       </c>
       <c r="G2">
         <v>11331673</v>
       </c>
       <c r="H2">
         <v>83126763</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>81458858</v>
       </c>
       <c r="K2">
         <v>1544536</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-03-31</t>
         </is>
       </c>
       <c r="B3">
         <v>27033419</v>
       </c>
       <c r="C3">
         <v>11828838</v>
       </c>
       <c r="D3">
         <v>2.43</v>
       </c>
       <c r="E3">
         <v>12645302</v>
       </c>
       <c r="F3">
         <v>1824324</v>
       </c>
       <c r="G3">
         <v>10820978</v>
       </c>
       <c r="H3">
         <v>95765496</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>93984608</v>
       </c>
       <c r="K3">
         <v>2509683</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-03-31</t>
         </is>
       </c>
       <c r="B4">
         <v>25934907</v>
       </c>
       <c r="C4">
         <v>11135875</v>
       </c>
       <c r="D4">
         <v>2.29</v>
       </c>
       <c r="E4">
         <v>12401424</v>
       </c>
       <c r="F4">
         <v>160718</v>
       </c>
       <c r="G4">
         <v>12240706</v>
       </c>
       <c r="H4">
         <v>105242043</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>103704641</v>
       </c>
       <c r="K4">
         <v>1262300</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-03-31</t>
         </is>
       </c>
       <c r="B5">
         <v>30584088</v>
       </c>
       <c r="C5">
         <v>14368354</v>
       </c>
       <c r="D5">
         <v>2.95</v>
       </c>
       <c r="E5">
         <v>14870066</v>
       </c>
       <c r="F5">
         <v>185007</v>
       </c>
       <c r="G5">
         <v>14685059</v>
       </c>
       <c r="H5">
         <v>110089196</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>108327534</v>
       </c>
       <c r="K5">
         <v>9437262</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-03-31</t>
         </is>
       </c>
       <c r="B6">
         <v>27717278</v>
       </c>
       <c r="C6">
         <v>12292315</v>
       </c>
       <c r="D6">
         <v>2.53</v>
       </c>
       <c r="E6">
         <v>14309029</v>
       </c>
       <c r="F6">
         <v>287275</v>
       </c>
       <c r="G6">
         <v>14021754</v>
       </c>
       <c r="H6">
         <v>100854056</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>99264587</v>
       </c>
       <c r="K6">
         <v>7534593</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-03-31</t>
         </is>
       </c>
       <c r="B7">
         <v>28326196</v>
       </c>
       <c r="C7">
         <v>12948869</v>
       </c>
       <c r="D7">
         <v>2.68</v>
       </c>
       <c r="E7">
         <v>12379160</v>
       </c>
       <c r="F7">
         <v>519835</v>
       </c>
       <c r="G7">
         <v>11859325</v>
       </c>
       <c r="H7">
         <v>93774806</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>92679485</v>
       </c>
       <c r="K7">
         <v>8199364</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-03-31</t>
         </is>
       </c>
       <c r="B8">
         <v>29863881</v>
       </c>
       <c r="C8">
         <v>13912672</v>
       </c>
       <c r="D8">
         <v>2.87</v>
       </c>
       <c r="E8">
         <v>15151928</v>
       </c>
       <c r="F8">
         <v>604800</v>
       </c>
       <c r="G8">
         <v>14547128</v>
       </c>
       <c r="H8">
         <v>87431465</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>86441740</v>
       </c>
       <c r="K8">
         <v>4755082</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-03-31</t>
         </is>
       </c>
       <c r="B9">
         <v>26472337</v>
       </c>
       <c r="C9">
         <v>3607419</v>
       </c>
       <c r="D9">
         <v>2.99</v>
       </c>
       <c r="E9">
         <v>14218994</v>
       </c>
       <c r="F9">
         <v>68265</v>
       </c>
       <c r="G9">
         <v>14150729</v>
       </c>
       <c r="H9">
         <v>83615887</v>
       </c>
       <c r="I9">
         <v>835676</v>
       </c>
       <c r="J9">
         <v>82780211</v>
       </c>
       <c r="K9">
         <v>6877304</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-03-31</t>
         </is>
       </c>
       <c r="B10">
         <v>25412163</v>
       </c>
       <c r="C10">
         <v>14526642</v>
       </c>
       <c r="D10">
         <v>3</v>
       </c>
       <c r="E10">
         <v>15895773</v>
       </c>
       <c r="F10">
         <v>52041</v>
       </c>
       <c r="G10">
         <v>15843732</v>
       </c>
       <c r="H10">
         <v>79498150</v>
       </c>
       <c r="I10">
         <v>1502801</v>
       </c>
       <c r="J10">
         <v>77995349</v>
       </c>
       <c r="K10">
         <v>8065594</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-03-31</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>11694384</v>
       </c>
       <c r="D11">
         <v>2.42</v>
       </c>
       <c r="E11">
         <v>13364832</v>
       </c>
       <c r="F11">
         <v>62727</v>
       </c>
       <c r="G11">
         <v>13302105</v>
       </c>
       <c r="H11">
         <v>72500739</v>
       </c>
       <c r="I11">
         <v>1608797</v>
       </c>
       <c r="J11">
         <v>70891942</v>
       </c>
       <c r="K11">
         <v>10427340</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-03-31</t>
         </is>
       </c>
       <c r="B12">
         <v>26986970</v>
       </c>
       <c r="C12">
         <v>14507501</v>
       </c>
       <c r="D12">
         <v>3</v>
       </c>
       <c r="E12">
         <v>12503679</v>
       </c>
       <c r="F12">
         <v>484579</v>
       </c>
       <c r="G12">
         <v>12019100</v>
       </c>
       <c r="H12">
         <v>67467492</v>
       </c>
       <c r="I12">
         <v>2902363</v>
       </c>
       <c r="J12">
         <v>64565129</v>
       </c>
       <c r="K12">
         <v>10449510</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-03-31</t>
         </is>
       </c>
       <c r="B13">
         <v>38253592</v>
       </c>
       <c r="C13">
         <v>22694458</v>
       </c>
       <c r="D13">
         <v>4.7</v>
       </c>
       <c r="E13">
         <v>19091498</v>
       </c>
       <c r="F13">
         <v>935791</v>
       </c>
       <c r="G13">
         <v>18155707</v>
       </c>
       <c r="H13">
         <v>69255170</v>
       </c>
       <c r="I13">
         <v>2175668</v>
       </c>
       <c r="J13">
         <v>67079502</v>
       </c>
       <c r="K13">
         <v>1669896</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-03-31</t>
         </is>
       </c>
       <c r="B14">
         <v>29804179</v>
       </c>
       <c r="C14">
         <v>17124699</v>
       </c>
       <c r="D14">
         <v>3.54</v>
       </c>
       <c r="E14">
         <v>18247411</v>
       </c>
       <c r="F14">
         <v>16731</v>
       </c>
       <c r="G14">
         <v>18230680</v>
       </c>
       <c r="H14">
         <v>66780033</v>
       </c>
       <c r="I14">
         <v>1211516</v>
       </c>
       <c r="J14">
         <v>65568517</v>
       </c>
       <c r="K14">
         <v>10283550</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-03-31</t>
         </is>
       </c>
       <c r="B15">
         <v>25874694</v>
       </c>
       <c r="C15">
         <v>15064516</v>
       </c>
       <c r="D15">
         <v>3.11</v>
       </c>
       <c r="E15">
         <v>14310418</v>
       </c>
       <c r="F15">
         <v>1257109</v>
       </c>
       <c r="G15">
         <v>13053309</v>
       </c>
       <c r="H15">
         <v>64275862</v>
       </c>
       <c r="I15">
         <v>2007091</v>
       </c>
       <c r="J15">
         <v>62268771</v>
       </c>
       <c r="K15">
         <v>8036564</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-03-31</t>
         </is>
       </c>
       <c r="B16">
         <v>26331218</v>
       </c>
       <c r="C16">
         <v>15199195</v>
       </c>
       <c r="D16">
         <v>3.14</v>
       </c>
       <c r="E16">
         <v>16657997</v>
       </c>
       <c r="F16">
         <v>2189138</v>
       </c>
       <c r="G16">
         <v>14468859</v>
       </c>
       <c r="H16">
         <v>60379532</v>
       </c>
       <c r="I16">
         <v>2130033</v>
       </c>
       <c r="J16">
         <v>58249499</v>
       </c>
       <c r="K16">
         <v>1714040</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t xml:space="preserve">NVE CORP</t>
+          <t xml:space="preserve">NVE CORPORATION</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-20T01:47:39.708Z</t>
+          <t xml:space="preserve">2026-10-24T11:04:28.326Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000724910</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>