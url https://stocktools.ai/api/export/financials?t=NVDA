--- v0 (2026-08-27)
+++ v1 (2026-10-14)
@@ -114,477 +114,477 @@
       <c r="D2">
         <v>0.94</v>
       </c>
       <c r="E2">
         <v>909156000</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>5552928000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>4145724000</v>
       </c>
       <c r="K2">
         <v>667876000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-01-27</t>
         </is>
       </c>
       <c r="B3">
         <v>4280159000</v>
       </c>
       <c r="C3">
         <v>562536000</v>
       </c>
       <c r="D3">
         <v>0.9</v>
       </c>
       <c r="E3">
         <v>824172000</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>6412245000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>4827000000</v>
       </c>
       <c r="K3">
         <v>733000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-01-26</t>
         </is>
       </c>
       <c r="B4">
         <v>4130000000</v>
       </c>
       <c r="C4">
         <v>440000000</v>
       </c>
       <c r="D4">
         <v>0.74</v>
       </c>
       <c r="E4">
         <v>835000000</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>7250894000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>4455000000</v>
       </c>
       <c r="K4">
         <v>1152000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-01-25</t>
         </is>
       </c>
       <c r="B5">
         <v>4682000000</v>
       </c>
       <c r="C5">
         <v>631000000</v>
       </c>
       <c r="D5">
         <v>1.12</v>
       </c>
       <c r="E5">
         <v>906000000</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>7201000000</v>
       </c>
       <c r="I5">
         <v>2783000000</v>
       </c>
       <c r="J5">
         <v>4418000000</v>
       </c>
       <c r="K5">
         <v>497000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-01-31</t>
         </is>
       </c>
       <c r="B6">
         <v>5010000000</v>
       </c>
       <c r="C6">
         <v>614000000</v>
       </c>
       <c r="D6">
         <v>1.08</v>
       </c>
       <c r="E6">
         <v>1175000000</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>7370000000</v>
       </c>
       <c r="I6">
         <v>2814000000</v>
       </c>
       <c r="J6">
         <v>4469000000</v>
       </c>
       <c r="K6">
         <v>596000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-01-29</t>
         </is>
       </c>
       <c r="B7">
         <v>6910000000</v>
       </c>
       <c r="C7">
         <v>1666000000</v>
       </c>
       <c r="D7">
         <v>2.57</v>
       </c>
       <c r="E7">
         <v>1672000000</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>9841000000</v>
       </c>
       <c r="I7">
         <v>4048000000</v>
       </c>
       <c r="J7">
         <v>5762000000</v>
       </c>
       <c r="K7">
         <v>1766000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-01-28</t>
         </is>
       </c>
       <c r="B8">
         <v>9714000000</v>
       </c>
       <c r="C8">
         <v>3047000000</v>
       </c>
       <c r="D8">
         <v>4.82</v>
       </c>
       <c r="E8">
         <v>3502000000</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>11241000000</v>
       </c>
       <c r="I8">
         <v>3770000000</v>
       </c>
       <c r="J8">
         <v>7471000000</v>
       </c>
       <c r="K8">
         <v>4002000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-01-27</t>
         </is>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>4141000000</v>
       </c>
       <c r="D9">
         <v>6.63</v>
       </c>
       <c r="E9">
         <v>3743000000</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>13292000000</v>
       </c>
       <c r="I9">
         <v>3950000000</v>
       </c>
       <c r="J9">
         <v>9342000000</v>
       </c>
       <c r="K9">
         <v>782000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-01-26</t>
         </is>
       </c>
       <c r="B10">
         <v>10918000000</v>
       </c>
       <c r="C10">
         <v>2796000000</v>
       </c>
       <c r="D10">
         <v>1.13</v>
       </c>
       <c r="E10">
         <v>4761000000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>17315000000</v>
       </c>
       <c r="I10">
         <v>5111000000</v>
       </c>
       <c r="J10">
         <v>12204000000</v>
       </c>
       <c r="K10">
         <v>10896000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-01-31</t>
         </is>
       </c>
       <c r="B11">
         <v>16675000000</v>
       </c>
       <c r="C11">
         <v>4332000000</v>
       </c>
       <c r="D11">
         <v>1.73</v>
       </c>
       <c r="E11">
         <v>5822000000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>28791000000</v>
       </c>
       <c r="I11">
         <v>11898000000</v>
       </c>
       <c r="J11">
         <v>16893000000</v>
       </c>
       <c r="K11">
         <v>847000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-01-30</t>
         </is>
       </c>
       <c r="B12">
         <v>26914000000</v>
       </c>
       <c r="C12">
         <v>9752000000</v>
       </c>
       <c r="D12">
         <v>3.85</v>
       </c>
       <c r="E12">
         <v>9108000000</v>
@@ -592,51 +592,51 @@
       <c r="F12">
         <v>976000000</v>
       </c>
       <c r="G12">
         <v>8132000000</v>
       </c>
       <c r="H12">
         <v>44187000000</v>
       </c>
       <c r="I12">
         <v>17575000000</v>
       </c>
       <c r="J12">
         <v>26612000000</v>
       </c>
       <c r="K12">
         <v>1990000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-01-29</t>
         </is>
       </c>
       <c r="B13">
         <v>26974000000</v>
       </c>
       <c r="C13">
         <v>4368000000</v>
       </c>
       <c r="D13">
         <v>0.17</v>
       </c>
       <c r="E13">
         <v>5641000000</v>
@@ -644,51 +644,51 @@
       <c r="F13">
         <v>1833000000</v>
       </c>
       <c r="G13">
         <v>3808000000</v>
       </c>
       <c r="H13">
         <v>41182000000</v>
       </c>
       <c r="I13">
         <v>19081000000</v>
       </c>
       <c r="J13">
         <v>22101000000</v>
       </c>
       <c r="K13">
         <v>3389000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-01-28</t>
         </is>
       </c>
       <c r="B14">
         <v>60922000000</v>
       </c>
       <c r="C14">
         <v>29760000000</v>
       </c>
       <c r="D14">
         <v>1.19</v>
       </c>
       <c r="E14">
         <v>28090000000</v>
@@ -696,51 +696,51 @@
       <c r="F14">
         <v>1069000000</v>
       </c>
       <c r="G14">
         <v>27021000000</v>
       </c>
       <c r="H14">
         <v>65728000000</v>
       </c>
       <c r="I14">
         <v>22750000000</v>
       </c>
       <c r="J14">
         <v>42978000000</v>
       </c>
       <c r="K14">
         <v>7280000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-01-26</t>
         </is>
       </c>
       <c r="B15">
         <v>130497000000</v>
       </c>
       <c r="C15">
         <v>72880000000</v>
       </c>
       <c r="D15">
         <v>2.94</v>
       </c>
       <c r="E15">
         <v>64089000000</v>
@@ -748,51 +748,51 @@
       <c r="F15">
         <v>3236000000</v>
       </c>
       <c r="G15">
         <v>60853000000</v>
       </c>
       <c r="H15">
         <v>111601000000</v>
       </c>
       <c r="I15">
         <v>32274000000</v>
       </c>
       <c r="J15">
         <v>79327000000</v>
       </c>
       <c r="K15">
         <v>8589000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-01-25</t>
         </is>
       </c>
       <c r="B16">
         <v>215938000000</v>
       </c>
       <c r="C16">
         <v>120067000000</v>
       </c>
       <c r="D16">
         <v>4.9</v>
       </c>
       <c r="E16">
         <v>102718000000</v>
@@ -800,37 +800,37 @@
       <c r="F16">
         <v>6042000000</v>
       </c>
       <c r="G16">
         <v>96676000000</v>
       </c>
       <c r="H16">
         <v>206803000000</v>
       </c>
       <c r="I16">
         <v>49510000000</v>
       </c>
       <c r="J16">
         <v>157293000000</v>
       </c>
       <c r="K16">
         <v>10605000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">NVIDIA CORP</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27T10:26:33.164Z</t>
+          <t xml:space="preserve">2026-10-14T07:33:15.592Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001045810</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>