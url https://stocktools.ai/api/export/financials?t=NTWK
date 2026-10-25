--- v0 (2026-08-13)
+++ v1 (2026-10-25)
@@ -76,799 +76,1599 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2011-06-30</t>
+          <t xml:space="preserve">2012-06-30</t>
         </is>
       </c>
       <c r="B2">
-        <v>36547574</v>
+        <v>39775524</v>
       </c>
       <c r="C2">
-        <v>5728088</v>
+        <v>2446544</v>
       </c>
       <c r="D2">
-        <v>1.16</v>
+        <v>0.39</v>
       </c>
       <c r="E2">
-        <v>13922191</v>
+        <v>8112715</v>
       </c>
       <c r="F2">
-        <v>9085148</v>
+        <v>4912322</v>
       </c>
       <c r="G2">
-        <v>4837043</v>
+        <v>3200393</v>
       </c>
       <c r="H2">
-        <v>85646379</v>
+        <v>91347214</v>
       </c>
       <c r="I2">
-        <v>20735205</v>
+        <v>16352562</v>
       </c>
       <c r="J2">
-        <v>52410690</v>
+        <v>59595231</v>
       </c>
       <c r="K2">
-        <v>4172802</v>
+        <v>7599607</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2012-06-30</t>
+          <t xml:space="preserve">2013-06-30</t>
         </is>
       </c>
       <c r="B3">
-        <v>39775524</v>
+        <v>49849463</v>
       </c>
       <c r="C3">
-        <v>2446544</v>
+        <v>7863143</v>
       </c>
       <c r="D3">
-        <v>0.39</v>
+        <v>0.95</v>
       </c>
       <c r="E3">
-        <v>8112715</v>
+        <v>13845819</v>
       </c>
       <c r="F3">
-        <v>4912322</v>
+        <v>8958876</v>
       </c>
       <c r="G3">
-        <v>3200393</v>
+        <v>4886943</v>
       </c>
       <c r="H3">
-        <v>91347214</v>
+        <v>102704115</v>
       </c>
       <c r="I3">
-        <v>16352562</v>
+        <v>13282328</v>
       </c>
       <c r="J3">
-        <v>59595231</v>
+        <v>72150524</v>
       </c>
       <c r="K3">
-        <v>7599607</v>
+        <v>7874318</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2013-06-30</t>
+          <t xml:space="preserve">2014-06-30</t>
         </is>
       </c>
       <c r="B4">
-        <v>49849463</v>
+        <v>36384803</v>
       </c>
       <c r="C4">
-        <v>7863143</v>
+        <v>-11356047</v>
       </c>
       <c r="D4">
-        <v>0.95</v>
+        <v>-1.25</v>
       </c>
       <c r="E4">
-        <v>13845819</v>
+        <v>18634902</v>
       </c>
       <c r="F4">
-        <v>8958876</v>
+        <v>13236136</v>
       </c>
       <c r="G4">
-        <v>4886943</v>
+        <v>5398766</v>
       </c>
       <c r="H4">
-        <v>102704115</v>
+        <v>94903274</v>
       </c>
       <c r="I4">
-        <v>13282328</v>
+        <v>16145595</v>
       </c>
       <c r="J4">
-        <v>72150524</v>
+        <v>62633167</v>
       </c>
       <c r="K4">
-        <v>7874318</v>
+        <v>11462695</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2014-06-30</t>
+          <t xml:space="preserve">2015-06-30</t>
         </is>
       </c>
       <c r="B5">
-        <v>36384803</v>
+        <v>51048578</v>
       </c>
       <c r="C5">
-        <v>-11356047</v>
+        <v>-5548818</v>
       </c>
       <c r="D5">
-        <v>-1.25</v>
+        <v>-0.57</v>
       </c>
       <c r="E5">
-        <v>18634902</v>
+        <v>5078282</v>
       </c>
       <c r="F5">
-        <v>13236136</v>
+        <v>3558712</v>
       </c>
       <c r="G5">
-        <v>5398766</v>
+        <v>1519570</v>
       </c>
       <c r="H5">
-        <v>94903274</v>
+        <v>88962334</v>
       </c>
       <c r="I5">
-        <v>16145595</v>
+        <v>15322057</v>
       </c>
       <c r="J5">
-        <v>62633167</v>
+        <v>59799636</v>
       </c>
       <c r="K5">
-        <v>11462695</v>
+        <v>14168957</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2015-06-30</t>
+          <t xml:space="preserve">2016-06-30</t>
         </is>
       </c>
       <c r="B6">
-        <v>51048578</v>
+        <v>64550193</v>
       </c>
       <c r="C6">
-        <v>-5548818</v>
+        <v>3402761</v>
       </c>
       <c r="D6">
-        <v>-0.57</v>
+        <v>0.32</v>
       </c>
       <c r="E6">
-        <v>5078282</v>
+        <v>1659036</v>
       </c>
       <c r="F6">
-        <v>3558712</v>
+        <v>3335921</v>
       </c>
       <c r="G6">
-        <v>1519570</v>
+        <v>-1676885</v>
       </c>
       <c r="H6">
-        <v>88962334</v>
+        <v>93349415</v>
       </c>
       <c r="I6">
-        <v>15322057</v>
+        <v>15708084</v>
       </c>
       <c r="J6">
-        <v>59799636</v>
+        <v>64303629</v>
       </c>
       <c r="K6">
-        <v>14168957</v>
+        <v>11557527</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2016-06-30</t>
+          <t xml:space="preserve">2017-06-30</t>
         </is>
       </c>
       <c r="B7">
-        <v>64550193</v>
+        <v>65366268</v>
       </c>
       <c r="C7">
-        <v>3402761</v>
+        <v>-4978030</v>
       </c>
       <c r="D7">
-        <v>0.32</v>
+        <v>-0.46</v>
       </c>
       <c r="E7">
-        <v>1659036</v>
+        <v>454365</v>
       </c>
       <c r="F7">
-        <v>3335921</v>
+        <v>2203203</v>
       </c>
       <c r="G7">
-        <v>-1676885</v>
+        <v>-1748838</v>
       </c>
       <c r="H7">
-        <v>93349415</v>
+        <v>99677330</v>
       </c>
       <c r="I7">
-        <v>15708084</v>
+        <v>21483777</v>
       </c>
       <c r="J7">
-        <v>64303629</v>
+        <v>63394471</v>
       </c>
       <c r="K7">
-        <v>11557527</v>
+        <v>14172954</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2017-06-30</t>
+          <t xml:space="preserve">2018-06-30</t>
         </is>
       </c>
       <c r="B8">
-        <v>65366268</v>
+        <v>60930258</v>
       </c>
       <c r="C8">
-        <v>-4978030</v>
+        <v>4306888</v>
       </c>
       <c r="D8">
-        <v>-0.46</v>
+        <v>0.38</v>
       </c>
       <c r="E8">
-        <v>454365</v>
+        <v>15714322</v>
       </c>
       <c r="F8">
-        <v>2203203</v>
+        <v>2449449</v>
       </c>
       <c r="G8">
-        <v>-1748838</v>
+        <v>13264873</v>
       </c>
       <c r="H8">
-        <v>99677330</v>
+        <v>99774281</v>
       </c>
       <c r="I8">
-        <v>21483777</v>
+        <v>22838229</v>
       </c>
       <c r="J8">
-        <v>63394471</v>
+        <v>62789635</v>
       </c>
       <c r="K8">
-        <v>14172954</v>
+        <v>22088853</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2018-06-30</t>
-[...4 lines deleted...]
-      </c>
+          <t xml:space="preserve">2019-06-30</t>
+        </is>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>4306888</v>
+        <v>8583399</v>
       </c>
       <c r="D9">
-        <v>0.38</v>
+        <v>0.74</v>
       </c>
       <c r="E9">
-        <v>15714322</v>
+        <v>4933210</v>
       </c>
       <c r="F9">
-        <v>2449449</v>
+        <v>2726558</v>
       </c>
       <c r="G9">
-        <v>13264873</v>
+        <v>2206652</v>
       </c>
       <c r="H9">
-        <v>99774281</v>
+        <v>87497019</v>
       </c>
       <c r="I9">
-        <v>22838229</v>
+        <v>21012789</v>
       </c>
       <c r="J9">
-        <v>62789635</v>
+        <v>58069243</v>
       </c>
       <c r="K9">
-        <v>22088853</v>
+        <v>17366364</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2019-06-30</t>
+          <t xml:space="preserve">2020-06-30</t>
         </is>
       </c>
       <c r="B10"/>
       <c r="C10">
-        <v>8583399</v>
+        <v>937081</v>
       </c>
       <c r="D10">
-        <v>0.74</v>
+        <v>0.08</v>
       </c>
       <c r="E10">
-        <v>4933210</v>
+        <v>3972426</v>
       </c>
       <c r="F10">
-        <v>2726558</v>
+        <v>1377145</v>
       </c>
       <c r="G10">
-        <v>2206652</v>
+        <v>2595281</v>
       </c>
       <c r="H10">
-        <v>87497019</v>
+        <v>88473089</v>
       </c>
       <c r="I10">
-        <v>21012789</v>
+        <v>22996046</v>
       </c>
       <c r="J10">
-        <v>58069243</v>
+        <v>58988143</v>
       </c>
       <c r="K10">
-        <v>17366364</v>
+        <v>20166830</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2020-06-30</t>
+          <t xml:space="preserve">2021-06-30</t>
         </is>
       </c>
       <c r="B11"/>
       <c r="C11">
-        <v>937081</v>
+        <v>1778257</v>
       </c>
       <c r="D11">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="E11">
-        <v>3972426</v>
+        <v>15725923</v>
       </c>
       <c r="F11">
-        <v>1377145</v>
+        <v>2551283</v>
       </c>
       <c r="G11">
-        <v>2595281</v>
+        <v>13174640</v>
       </c>
       <c r="H11">
-        <v>88473089</v>
+        <v>86606261</v>
       </c>
       <c r="I11">
-        <v>22996046</v>
+        <v>24740659</v>
       </c>
       <c r="J11">
-        <v>58988143</v>
+        <v>54650129</v>
       </c>
       <c r="K11">
-        <v>20166830</v>
+        <v>33705154</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2021-06-30</t>
+          <t xml:space="preserve">2022-06-30</t>
         </is>
       </c>
       <c r="B12"/>
       <c r="C12">
-        <v>1778257</v>
+        <v>-851156</v>
       </c>
       <c r="D12">
-        <v>0.15</v>
+        <v>-0.08</v>
       </c>
       <c r="E12">
-        <v>15725923</v>
+        <v>3060622</v>
       </c>
       <c r="F12">
-        <v>2551283</v>
+        <v>2609205</v>
       </c>
       <c r="G12">
-        <v>13174640</v>
+        <v>451417</v>
       </c>
       <c r="H12">
-        <v>86606261</v>
+        <v>72608632</v>
       </c>
       <c r="I12">
-        <v>24740659</v>
+        <v>21754409</v>
       </c>
       <c r="J12">
-        <v>54650129</v>
+        <v>45403834</v>
       </c>
       <c r="K12">
-        <v>33705154</v>
+        <v>23963797</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2022-06-30</t>
+          <t xml:space="preserve">2023-06-30</t>
         </is>
       </c>
       <c r="B13"/>
       <c r="C13">
-        <v>-851156</v>
+        <v>-5243748</v>
       </c>
       <c r="D13">
-        <v>-0.08</v>
+        <v>-0.46</v>
       </c>
       <c r="E13">
-        <v>3060622</v>
+        <v>2009571</v>
       </c>
       <c r="F13">
-        <v>2609205</v>
+        <v>1639438</v>
       </c>
       <c r="G13">
-        <v>451417</v>
+        <v>370133</v>
       </c>
       <c r="H13">
-        <v>72608632</v>
+        <v>58379410</v>
       </c>
       <c r="I13">
-        <v>21754409</v>
+        <v>21597657</v>
       </c>
       <c r="J13">
-        <v>45403834</v>
+        <v>33806700</v>
       </c>
       <c r="K13">
-        <v>23963797</v>
+        <v>15533254</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2023-06-30</t>
-[...2 lines deleted...]
-      <c r="B14"/>
+          <t xml:space="preserve">2024-06-30</t>
+        </is>
+      </c>
+      <c r="B14">
+        <v>64454556</v>
+      </c>
       <c r="C14">
-        <v>-5243748</v>
+        <v>683873</v>
       </c>
       <c r="D14">
-        <v>-0.46</v>
+        <v>0.06</v>
       </c>
       <c r="E14">
-        <v>2009571</v>
+        <v>2909388</v>
       </c>
       <c r="F14">
-        <v>1639438</v>
+        <v>515404</v>
       </c>
       <c r="G14">
-        <v>370133</v>
+        <v>2393984</v>
       </c>
       <c r="H14">
-        <v>58379410</v>
+        <v>64186442</v>
       </c>
       <c r="I14">
-        <v>21597657</v>
+        <v>24653342</v>
       </c>
       <c r="J14">
-        <v>33806700</v>
+        <v>34838682</v>
       </c>
       <c r="K14">
-        <v>15533254</v>
+        <v>19127165</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2024-06-30</t>
+          <t xml:space="preserve">2025-06-30</t>
         </is>
       </c>
       <c r="B15">
-        <v>64454556</v>
+        <v>73088687</v>
       </c>
       <c r="C15">
-        <v>683873</v>
+        <v>2923233</v>
       </c>
       <c r="D15">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="E15">
-        <v>2909388</v>
+        <v>447267</v>
       </c>
       <c r="F15">
-        <v>515404</v>
+        <v>1382770</v>
       </c>
       <c r="G15">
-        <v>2393984</v>
+        <v>-935503</v>
       </c>
       <c r="H15">
-        <v>64186442</v>
+        <v>62441109</v>
       </c>
       <c r="I15">
-        <v>24653342</v>
+        <v>20181979</v>
       </c>
       <c r="J15">
-        <v>34838682</v>
+        <v>37833765</v>
       </c>
       <c r="K15">
-        <v>19127165</v>
+        <v>17357944</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2025-06-30</t>
+          <t xml:space="preserve">2026-06-30</t>
         </is>
       </c>
       <c r="B16">
-        <v>73088687</v>
+        <v>78145875</v>
       </c>
       <c r="C16">
-        <v>2923233</v>
+        <v>2950353</v>
       </c>
       <c r="D16">
         <v>0.25</v>
       </c>
       <c r="E16">
-        <v>447267</v>
+        <v>13884176</v>
       </c>
       <c r="F16">
-        <v>1382770</v>
+        <v>2007114</v>
       </c>
       <c r="G16">
-        <v>-935503</v>
+        <v>11877062</v>
       </c>
       <c r="H16">
-        <v>62441109</v>
+        <v>77839049</v>
       </c>
       <c r="I16">
-        <v>20181979</v>
+        <v>28271229</v>
       </c>
       <c r="J16">
-        <v>37833765</v>
+        <v>41593925</v>
       </c>
       <c r="K16">
-        <v>17357944</v>
+        <v>27123955</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">NETSOL TECHNOLOGIES, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-13T00:42:22.051Z</t>
+          <t xml:space="preserve">2026-10-25T06:44:33.660Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001039280</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>