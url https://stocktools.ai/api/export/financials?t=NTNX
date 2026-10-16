--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -112,251 +112,251 @@
       <c r="D2"/>
       <c r="E2">
         <v>-25694000</v>
       </c>
       <c r="F2">
         <v>23308000</v>
       </c>
       <c r="G2">
         <v>-49002000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2">
         <v>-234734000</v>
       </c>
       <c r="K2">
         <v>67879000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-07-31</t>
         </is>
       </c>
       <c r="B3">
         <v>503410000</v>
       </c>
       <c r="C3">
         <v>-108233000</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>3636000</v>
       </c>
       <c r="F3">
         <v>42294000</v>
       </c>
       <c r="G3">
         <v>-38658000</v>
       </c>
       <c r="H3">
         <v>399086000</v>
       </c>
       <c r="I3">
         <v>465022000</v>
       </c>
       <c r="J3">
         <v>-285827000</v>
       </c>
       <c r="K3">
         <v>99209000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-07-31</t>
         </is>
       </c>
       <c r="B4">
         <v>845903000</v>
       </c>
       <c r="C4">
         <v>-379638000</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>14779000</v>
       </c>
       <c r="F4">
         <v>50181000</v>
       </c>
       <c r="G4">
         <v>-35402000</v>
       </c>
       <c r="H4">
         <v>738212000</v>
       </c>
       <c r="I4">
         <v>521149000</v>
       </c>
       <c r="J4">
         <v>217063000</v>
       </c>
       <c r="K4">
         <v>138359000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-07-31</t>
         </is>
       </c>
       <c r="B5">
         <v>1155457000</v>
       </c>
       <c r="C5">
         <v>-297161000</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>92540000</v>
       </c>
       <c r="F5">
         <v>62372000</v>
       </c>
       <c r="G5">
         <v>30168000</v>
       </c>
       <c r="H5">
         <v>1599880000</v>
       </c>
       <c r="I5">
         <v>1273101000</v>
       </c>
       <c r="J5">
         <v>326779000</v>
       </c>
       <c r="K5">
         <v>305975000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-07-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1236143000</v>
       </c>
       <c r="C6">
         <v>-621179000</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>42168000</v>
       </c>
       <c r="F6">
         <v>118452000</v>
       </c>
       <c r="G6">
         <v>-76284000</v>
       </c>
       <c r="H6">
         <v>1786042000</v>
       </c>
       <c r="I6">
         <v>1599149000</v>
       </c>
       <c r="J6">
         <v>186893000</v>
       </c>
       <c r="K6">
         <v>396678000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-07-31</t>
         </is>
       </c>
       <c r="B7">
         <v>1307682000</v>
       </c>
       <c r="C7">
         <v>-872883000</v>
       </c>
       <c r="D7">
         <v>-4.48</v>
       </c>
       <c r="E7">
         <v>-159885000</v>
@@ -364,51 +364,51 @@
       <c r="F7">
         <v>89488000</v>
       </c>
       <c r="G7">
         <v>-249373000</v>
       </c>
       <c r="H7">
         <v>1768547000</v>
       </c>
       <c r="I7">
         <v>2043524000</v>
       </c>
       <c r="J7">
         <v>-282576000</v>
       </c>
       <c r="K7">
         <v>318737000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-07-31</t>
         </is>
       </c>
       <c r="B8">
         <v>1394364000</v>
       </c>
       <c r="C8">
         <v>-1035589000</v>
       </c>
       <c r="D8">
         <v>-5.02</v>
       </c>
       <c r="E8">
         <v>-99810000</v>
@@ -416,51 +416,51 @@
       <c r="F8">
         <v>58647000</v>
       </c>
       <c r="G8">
         <v>-158457000</v>
       </c>
       <c r="H8">
         <v>2277496000</v>
       </c>
       <c r="I8">
         <v>3289537000</v>
       </c>
       <c r="J8">
         <v>-1020969000</v>
       </c>
       <c r="K8">
         <v>285723000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-07-31</t>
         </is>
       </c>
       <c r="B9">
         <v>1580796000</v>
       </c>
       <c r="C9">
         <v>-798946000</v>
       </c>
       <c r="D9">
         <v>-3.62</v>
       </c>
       <c r="E9">
         <v>67543000</v>
@@ -468,103 +468,103 @@
       <c r="F9">
         <v>49058000</v>
       </c>
       <c r="G9">
         <v>18485000</v>
       </c>
       <c r="H9">
         <v>2365749000</v>
       </c>
       <c r="I9">
         <v>3166253000</v>
       </c>
       <c r="J9">
         <v>-800504000</v>
       </c>
       <c r="K9">
         <v>402850000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-07-31</t>
         </is>
       </c>
       <c r="B10">
         <v>1862895000</v>
       </c>
       <c r="C10">
-        <v>-254560000</v>
+        <v>1506837000</v>
       </c>
       <c r="D10">
         <v>-1.09</v>
       </c>
       <c r="E10">
         <v>272403000</v>
       </c>
       <c r="F10">
         <v>65404000</v>
       </c>
       <c r="G10">
         <v>206999000</v>
       </c>
       <c r="H10">
         <v>2526915000</v>
       </c>
       <c r="I10">
         <v>3234334000</v>
       </c>
       <c r="J10">
         <v>-707419000</v>
       </c>
       <c r="K10">
         <v>512929000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-07-31</t>
         </is>
       </c>
       <c r="B11">
         <v>2148816000</v>
       </c>
       <c r="C11">
         <v>-124775000</v>
       </c>
       <c r="D11">
         <v>-0.51</v>
       </c>
       <c r="E11">
         <v>672931000</v>
@@ -572,51 +572,51 @@
       <c r="F11">
         <v>75252000</v>
       </c>
       <c r="G11">
         <v>597679000</v>
       </c>
       <c r="H11">
         <v>2143918000</v>
       </c>
       <c r="I11">
         <v>2872066000</v>
       </c>
       <c r="J11">
         <v>-728148000</v>
       </c>
       <c r="K11">
         <v>655270000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-07-31</t>
         </is>
       </c>
       <c r="B12">
         <v>2537927000</v>
       </c>
       <c r="C12">
         <v>188366000</v>
       </c>
       <c r="D12">
         <v>0.65</v>
       </c>
       <c r="E12">
         <v>821456000</v>
@@ -624,37 +624,89 @@
       <c r="F12">
         <v>71283000</v>
       </c>
       <c r="G12">
         <v>750173000</v>
       </c>
       <c r="H12">
         <v>3283194000</v>
       </c>
       <c r="I12">
         <v>3977714000</v>
       </c>
       <c r="J12">
         <v>-694520000</v>
       </c>
       <c r="K12">
         <v>769502000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">NUTANIX, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-17T22:22:20.488Z</t>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-07-31</t>
+        </is>
+      </c>
+      <c r="B13">
+        <v>2853545000</v>
+      </c>
+      <c r="C13">
+        <v>1506837000</v>
+      </c>
+      <c r="D13">
+        <v>5.17</v>
+      </c>
+      <c r="E13">
+        <v>916688000</v>
+      </c>
+      <c r="F13">
+        <v>76013000</v>
+      </c>
+      <c r="G13">
+        <v>840675000</v>
+      </c>
+      <c r="H13">
+        <v>5073685000</v>
+      </c>
+      <c r="I13">
+        <v>4371120000</v>
+      </c>
+      <c r="J13">
+        <v>702565000</v>
+      </c>
+      <c r="K13">
+        <v>777308000</v>
+      </c>
+      <c r="L13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NUTANIX, INC.</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-16T21:27:21.822Z</t>
+        </is>
+      </c>
+      <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001618732</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>