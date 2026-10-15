--- v0 (2026-08-29)
+++ v1 (2026-10-15)
@@ -118,251 +118,251 @@
       <c r="F2">
         <v>479000000</v>
       </c>
       <c r="G2">
         <v>1664000000</v>
       </c>
       <c r="H2">
         <v>25515000000</v>
       </c>
       <c r="I2">
         <v>7787000000</v>
       </c>
       <c r="J2">
         <v>17619000000</v>
       </c>
       <c r="K2">
         <v>3535000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>2491000000</v>
       </c>
       <c r="D3">
         <v>5.83</v>
       </c>
       <c r="E3">
         <v>620000000</v>
       </c>
       <c r="F3">
         <v>569000000</v>
       </c>
       <c r="G3">
         <v>51000000</v>
       </c>
       <c r="H3">
         <v>31484000000</v>
       </c>
       <c r="I3">
         <v>11128000000</v>
       </c>
       <c r="J3">
         <v>20239000000</v>
       </c>
       <c r="K3">
         <v>3319000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>2327000000</v>
       </c>
       <c r="D4">
         <v>5.44</v>
       </c>
       <c r="E4">
         <v>3397000000</v>
       </c>
       <c r="F4">
         <v>614000000</v>
       </c>
       <c r="G4">
         <v>2783000000</v>
       </c>
       <c r="H4">
         <v>34812000000</v>
       </c>
       <c r="I4">
         <v>12482000000</v>
       </c>
       <c r="J4">
         <v>22230000000</v>
       </c>
       <c r="K4">
         <v>3436000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>2502000000</v>
       </c>
       <c r="D5">
         <v>5.82</v>
       </c>
       <c r="E5">
         <v>2614000000</v>
       </c>
       <c r="F5">
         <v>699000000</v>
       </c>
       <c r="G5">
         <v>1915000000</v>
       </c>
       <c r="H5">
         <v>33562000000</v>
       </c>
       <c r="I5">
         <v>12790000000</v>
       </c>
       <c r="J5">
         <v>20692000000</v>
       </c>
       <c r="K5">
         <v>3536000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-769000000</v>
       </c>
       <c r="D6">
         <v>-1.99</v>
       </c>
       <c r="E6">
         <v>1332000000</v>
       </c>
       <c r="F6">
         <v>453000000</v>
       </c>
       <c r="G6">
         <v>879000000</v>
       </c>
       <c r="H6">
         <v>25970000000</v>
       </c>
       <c r="I6">
         <v>9510000000</v>
       </c>
       <c r="J6">
         <v>16383000000</v>
       </c>
       <c r="K6">
         <v>2080000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>7251000000</v>
       </c>
       <c r="C7">
         <v>-2412000000</v>
       </c>
       <c r="D7">
         <v>-6.41</v>
       </c>
       <c r="E7">
         <v>960000000</v>
@@ -370,51 +370,51 @@
       <c r="F7">
         <v>284000000</v>
       </c>
       <c r="G7">
         <v>676000000</v>
       </c>
       <c r="H7">
         <v>21140000000</v>
       </c>
       <c r="I7">
         <v>7137000000</v>
       </c>
       <c r="J7">
         <v>13940000000</v>
       </c>
       <c r="K7">
         <v>1408000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>7304000000</v>
       </c>
       <c r="C8">
         <v>-237000000</v>
       </c>
       <c r="D8">
         <v>-0.63</v>
       </c>
       <c r="E8">
         <v>832000000</v>
@@ -422,51 +422,51 @@
       <c r="F8">
         <v>192000000</v>
       </c>
       <c r="G8">
         <v>640000000</v>
       </c>
       <c r="H8">
         <v>20206000000</v>
       </c>
       <c r="I8">
         <v>6046000000</v>
       </c>
       <c r="J8">
         <v>14094000000</v>
       </c>
       <c r="K8">
         <v>1437000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>8453000000</v>
       </c>
       <c r="C9">
         <v>-31000000</v>
       </c>
       <c r="D9">
         <v>-0.08</v>
       </c>
       <c r="E9">
         <v>521000000</v>
@@ -474,51 +474,51 @@
       <c r="F9">
         <v>244000000</v>
       </c>
       <c r="G9">
         <v>277000000</v>
       </c>
       <c r="H9">
         <v>19796000000</v>
       </c>
       <c r="I9">
         <v>5907000000</v>
       </c>
       <c r="J9">
         <v>13819000000</v>
       </c>
       <c r="K9">
         <v>1427000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>8479000000</v>
       </c>
       <c r="C10">
         <v>-6095000000</v>
       </c>
       <c r="D10">
         <v>-15.96</v>
       </c>
       <c r="E10">
         <v>714000000</v>
@@ -526,51 +526,51 @@
       <c r="F10">
         <v>233000000</v>
       </c>
       <c r="G10">
         <v>481000000</v>
       </c>
       <c r="H10">
         <v>13149000000</v>
       </c>
       <c r="I10">
         <v>5303000000</v>
       </c>
       <c r="J10">
         <v>7778000000</v>
       </c>
       <c r="K10">
         <v>1171000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>6090000000</v>
       </c>
       <c r="C11">
         <v>-2542000000</v>
       </c>
       <c r="D11">
         <v>-6.62</v>
       </c>
       <c r="E11">
         <v>926000000</v>
@@ -578,51 +578,51 @@
       <c r="F11">
         <v>226000000</v>
       </c>
       <c r="G11">
         <v>700000000</v>
       </c>
       <c r="H11">
         <v>9929000000</v>
       </c>
       <c r="I11">
         <v>4650000000</v>
       </c>
       <c r="J11">
         <v>5210000000</v>
       </c>
       <c r="K11">
         <v>1692000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>5524000000</v>
       </c>
       <c r="C12">
         <v>-250000000</v>
       </c>
       <c r="D12">
         <v>-0.65</v>
       </c>
       <c r="E12">
         <v>291000000</v>
@@ -630,51 +630,51 @@
       <c r="F12">
         <v>201000000</v>
       </c>
       <c r="G12">
         <v>90000000</v>
       </c>
       <c r="H12">
         <v>9550000000</v>
       </c>
       <c r="I12">
         <v>4486000000</v>
       </c>
       <c r="J12">
         <v>4997000000</v>
       </c>
       <c r="K12">
         <v>1591000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>7237000000</v>
       </c>
       <c r="C13">
         <v>155000000</v>
       </c>
       <c r="D13">
         <v>0.39</v>
       </c>
       <c r="E13">
         <v>-179000000</v>
@@ -682,51 +682,51 @@
       <c r="F13">
         <v>214000000</v>
       </c>
       <c r="G13">
         <v>-393000000</v>
       </c>
       <c r="H13">
         <v>10135000000</v>
       </c>
       <c r="I13">
         <v>5001000000</v>
       </c>
       <c r="J13">
         <v>5096000000</v>
       </c>
       <c r="K13">
         <v>1069000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>8583000000</v>
       </c>
       <c r="C14">
         <v>993000000</v>
       </c>
       <c r="D14">
         <v>2.5</v>
       </c>
       <c r="E14">
         <v>143000000</v>
@@ -734,51 +734,51 @@
       <c r="F14">
         <v>283000000</v>
       </c>
       <c r="G14">
         <v>-140000000</v>
       </c>
       <c r="H14">
         <v>11294000000</v>
       </c>
       <c r="I14">
         <v>5052000000</v>
       </c>
       <c r="J14">
         <v>6168000000</v>
       </c>
       <c r="K14">
         <v>816000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>8870000000</v>
       </c>
       <c r="C15">
         <v>635000000</v>
       </c>
       <c r="D15">
         <v>1.6</v>
       </c>
       <c r="E15">
         <v>1304000000</v>
@@ -786,51 +786,51 @@
       <c r="F15">
         <v>351000000</v>
       </c>
       <c r="G15">
         <v>953000000</v>
       </c>
       <c r="H15">
         <v>11361000000</v>
       </c>
       <c r="I15">
         <v>4933000000</v>
       </c>
       <c r="J15">
         <v>6376000000</v>
       </c>
       <c r="K15">
         <v>1230000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>8744000000</v>
       </c>
       <c r="C16">
         <v>145000000</v>
       </c>
       <c r="D16">
         <v>0.39</v>
       </c>
       <c r="E16">
         <v>1251000000</v>
@@ -838,37 +838,37 @@
       <c r="F16">
         <v>375000000</v>
       </c>
       <c r="G16">
         <v>876000000</v>
       </c>
       <c r="H16">
         <v>11291000000</v>
       </c>
       <c r="I16">
         <v>4969000000</v>
       </c>
       <c r="J16">
         <v>6268000000</v>
       </c>
       <c r="K16">
         <v>1552000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">NOV INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T01:52:20.393Z</t>
+          <t xml:space="preserve">2026-10-15T22:41:54.062Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001021860</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>