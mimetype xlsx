--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>450822</v>
       </c>
       <c r="G2">
         <v>84698704</v>
       </c>
       <c r="H2">
         <v>725593919</v>
       </c>
       <c r="I2">
         <v>229023864</v>
       </c>
       <c r="J2">
         <v>496570055</v>
       </c>
       <c r="K2">
         <v>6279587</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>311572890</v>
       </c>
       <c r="C3">
         <v>72284624</v>
       </c>
       <c r="D3">
         <v>1.15</v>
       </c>
       <c r="E3">
         <v>198526614</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>256445</v>
       </c>
       <c r="G3">
         <v>198270169</v>
       </c>
       <c r="H3">
         <v>1190935298</v>
       </c>
       <c r="I3">
         <v>604750038</v>
       </c>
       <c r="J3">
         <v>586185260</v>
       </c>
       <c r="K3">
         <v>13387998</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>335773871</v>
       </c>
       <c r="C4">
         <v>53067036</v>
       </c>
       <c r="D4">
         <v>0.85</v>
       </c>
       <c r="E4">
         <v>222774407</v>
@@ -224,195 +224,195 @@
       <c r="F4">
         <v>389317</v>
       </c>
       <c r="G4">
         <v>222385090</v>
       </c>
       <c r="H4">
         <v>1519599960</v>
       </c>
       <c r="I4">
         <v>899771599</v>
       </c>
       <c r="J4">
         <v>619828361</v>
       </c>
       <c r="K4">
         <v>5687166</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>595026742</v>
       </c>
       <c r="C5">
         <v>163745945</v>
       </c>
       <c r="D5">
         <v>2.69</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>169003</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>2026746332</v>
       </c>
       <c r="I5">
         <v>1255884691</v>
       </c>
       <c r="J5">
         <v>770861641</v>
       </c>
       <c r="K5">
         <v>9337512</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>275057413</v>
       </c>
       <c r="C6">
         <v>-975354541</v>
       </c>
       <c r="D6">
         <v>-16.08</v>
       </c>
       <c r="E6"/>
       <c r="F6">
         <v>90751</v>
       </c>
       <c r="G6"/>
       <c r="H6">
         <v>721430948</v>
       </c>
       <c r="I6">
         <v>919033062</v>
       </c>
       <c r="J6">
         <v>-197602114</v>
       </c>
       <c r="K6">
         <v>3390389</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>144903496</v>
       </c>
       <c r="C7">
         <v>-293493708</v>
       </c>
       <c r="D7">
         <v>-4.8</v>
       </c>
       <c r="E7"/>
       <c r="F7">
         <v>214685</v>
       </c>
       <c r="G7"/>
       <c r="H7">
         <v>431532961</v>
       </c>
       <c r="I7">
         <v>918954629</v>
       </c>
       <c r="J7">
         <v>-487421668</v>
       </c>
       <c r="K7">
         <v>6486098</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>209320000</v>
       </c>
       <c r="C8">
         <v>-9194000</v>
       </c>
       <c r="D8">
         <v>-0.15</v>
       </c>
       <c r="E8">
         <v>72967000</v>
@@ -420,51 +420,51 @@
       <c r="F8">
         <v>3954</v>
       </c>
       <c r="G8">
         <v>72963046</v>
       </c>
       <c r="H8">
         <v>632253679</v>
       </c>
       <c r="I8">
         <v>1123094229</v>
       </c>
       <c r="J8">
         <v>-490841000</v>
       </c>
       <c r="K8">
         <v>102183191</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>678924000</v>
       </c>
       <c r="C9">
         <v>143689000</v>
       </c>
       <c r="D9">
         <v>6.07</v>
       </c>
       <c r="E9">
         <v>244262000</v>
@@ -472,373 +472,373 @@
       <c r="F9">
         <v>86783</v>
       </c>
       <c r="G9">
         <v>244175217</v>
       </c>
       <c r="H9">
         <v>1503645000</v>
       </c>
       <c r="I9">
         <v>1073780000</v>
       </c>
       <c r="J9">
         <v>429865000</v>
       </c>
       <c r="K9">
         <v>2358000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>472402000</v>
       </c>
       <c r="C10">
         <v>-76318000</v>
       </c>
       <c r="D10">
         <v>-2</v>
       </c>
       <c r="E10">
         <v>339750000</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>1905465000</v>
       </c>
       <c r="I10">
         <v>1346822000</v>
       </c>
       <c r="J10">
         <v>558643000</v>
       </c>
       <c r="K10">
         <v>16068000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>552210000</v>
       </c>
       <c r="C11">
         <v>-906041000</v>
       </c>
       <c r="D11">
         <v>-21.55</v>
       </c>
       <c r="E11">
         <v>331685000</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>872089000</v>
       </c>
       <c r="I11">
         <v>1095393000</v>
       </c>
       <c r="J11">
         <v>-223304000</v>
       </c>
       <c r="K11">
         <v>1428000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>496899000</v>
       </c>
       <c r="C12">
         <v>6361000</v>
       </c>
       <c r="D12">
         <v>-0.13</v>
       </c>
       <c r="E12">
         <v>396467000</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>1522866000</v>
       </c>
       <c r="I12">
         <v>1307731000</v>
       </c>
       <c r="J12">
         <v>215135000</v>
       </c>
       <c r="K12">
         <v>9519000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>1570535000</v>
       </c>
       <c r="C13">
         <v>773237000</v>
       </c>
       <c r="D13">
         <v>8.92</v>
       </c>
       <c r="E13">
         <v>928418000</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>2875178000</v>
       </c>
       <c r="I13">
         <v>2129917000</v>
       </c>
       <c r="J13">
         <v>745260000</v>
       </c>
       <c r="K13">
         <v>2528000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>2166259000</v>
       </c>
       <c r="C14">
         <v>922969000</v>
       </c>
       <c r="D14">
         <v>10.03</v>
       </c>
       <c r="E14">
         <v>1183321000</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>4484255000</v>
       </c>
       <c r="I14">
         <v>2436578000</v>
       </c>
       <c r="J14">
         <v>2047676000</v>
       </c>
       <c r="K14">
         <v>8195000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>2225728000</v>
       </c>
       <c r="C15">
         <v>520308000</v>
       </c>
       <c r="D15">
         <v>5.14</v>
       </c>
       <c r="E15">
         <v>1408663000</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>5603822000</v>
       </c>
       <c r="I15">
         <v>3283387000</v>
       </c>
       <c r="J15">
         <v>2320435000</v>
       </c>
       <c r="K15">
         <v>8933000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>2475723000</v>
       </c>
       <c r="C16">
         <v>38761000</v>
       </c>
       <c r="D16">
         <v>0.39</v>
       </c>
       <c r="E16">
         <v>1505288000</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>5409375000</v>
       </c>
       <c r="I16">
         <v>3283034000</v>
       </c>
       <c r="J16">
         <v>2126341000</v>
       </c>
       <c r="K16">
         <v>14299000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">NORTHERN OIL AND GAS, INC.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T09:06:29.890Z</t>
+          <t xml:space="preserve">2026-10-13T21:02:59.784Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001104485</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>