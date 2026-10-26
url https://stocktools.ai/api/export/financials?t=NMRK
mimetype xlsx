--- v0 (2026-08-16)
+++ v1 (2026-10-26)
@@ -76,539 +76,1089 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>1349983000</v>
       </c>
       <c r="C2">
         <v>168401000</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>-644153000</v>
       </c>
       <c r="F2">
         <v>27260000</v>
       </c>
       <c r="G2">
         <v>-671413000</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>1596450000</v>
       </c>
       <c r="C3">
         <v>144492000</v>
       </c>
       <c r="D3">
         <v>0.85</v>
       </c>
       <c r="E3">
         <v>853637000</v>
       </c>
       <c r="F3">
         <v>19069000</v>
       </c>
       <c r="G3">
         <v>834568000</v>
       </c>
       <c r="H3">
         <v>2273007000</v>
       </c>
       <c r="I3">
         <v>2029593000</v>
       </c>
       <c r="J3">
         <v>260410000</v>
       </c>
       <c r="K3">
         <v>121027000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>2047579000</v>
       </c>
       <c r="C4">
         <v>106732000</v>
       </c>
       <c r="D4">
         <v>0.64</v>
       </c>
       <c r="E4">
         <v>-332367000</v>
       </c>
       <c r="F4">
         <v>21016000</v>
       </c>
       <c r="G4">
         <v>-353383000</v>
       </c>
       <c r="H4">
         <v>3454157000</v>
       </c>
       <c r="I4">
         <v>2371188000</v>
       </c>
       <c r="J4">
         <v>567569000</v>
       </c>
       <c r="K4">
         <v>122475000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>2218132000</v>
       </c>
       <c r="C5">
         <v>117305000</v>
       </c>
       <c r="D5">
         <v>0.58</v>
       </c>
       <c r="E5">
         <v>986761000</v>
       </c>
       <c r="F5">
         <v>34526000</v>
       </c>
       <c r="G5">
         <v>952235000</v>
       </c>
       <c r="H5">
         <v>3201599000</v>
       </c>
       <c r="I5">
         <v>2239457000</v>
       </c>
       <c r="J5">
         <v>599664000</v>
       </c>
       <c r="K5">
         <v>163564000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>1904998000</v>
       </c>
       <c r="C6">
         <v>109277000</v>
       </c>
       <c r="D6">
         <v>0.39</v>
       </c>
       <c r="E6">
         <v>-777694000</v>
       </c>
       <c r="F6">
         <v>19626000</v>
       </c>
       <c r="G6">
         <v>-797320000</v>
       </c>
       <c r="H6">
         <v>3982450000</v>
       </c>
       <c r="I6">
         <v>3041258000</v>
       </c>
       <c r="J6">
         <v>655049000</v>
       </c>
       <c r="K6">
         <v>191448000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>2906443000</v>
       </c>
       <c r="C7">
         <v>978134000</v>
       </c>
       <c r="D7">
         <v>3.8</v>
       </c>
       <c r="E7">
         <v>-48709000</v>
       </c>
       <c r="F7">
         <v>19721000</v>
       </c>
       <c r="G7">
         <v>-68430000</v>
       </c>
       <c r="H7">
         <v>5216201000</v>
       </c>
       <c r="I7">
         <v>3531061000</v>
       </c>
       <c r="J7">
         <v>1277927000</v>
       </c>
       <c r="K7">
         <v>191332000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>2705527000</v>
       </c>
       <c r="C8">
         <v>112545000</v>
       </c>
       <c r="D8">
         <v>0.45</v>
       </c>
       <c r="E8">
         <v>1196343000</v>
       </c>
       <c r="F8">
         <v>62189000</v>
       </c>
       <c r="G8">
         <v>1134154000</v>
       </c>
       <c r="H8">
         <v>3940759000</v>
       </c>
       <c r="I8">
         <v>2399344000</v>
       </c>
       <c r="J8">
         <v>1181337000</v>
       </c>
       <c r="K8">
         <v>233016000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>2470368000</v>
       </c>
       <c r="C9">
         <v>62375000</v>
       </c>
       <c r="D9">
         <v>0.24</v>
       </c>
       <c r="E9">
         <v>-265961000</v>
       </c>
       <c r="F9">
         <v>55361000</v>
       </c>
       <c r="G9">
         <v>-321322000</v>
       </c>
       <c r="H9">
         <v>4471575000</v>
       </c>
       <c r="I9">
         <v>2876649000</v>
       </c>
       <c r="J9">
         <v>1252928000</v>
       </c>
       <c r="K9">
         <v>164894000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>2738502000</v>
       </c>
       <c r="C10">
         <v>85491000</v>
       </c>
       <c r="D10">
         <v>0.34</v>
       </c>
       <c r="E10">
         <v>-9936000</v>
       </c>
       <c r="F10">
         <v>31509000</v>
       </c>
       <c r="G10">
         <v>-41445000</v>
       </c>
       <c r="H10">
         <v>4710120000</v>
       </c>
       <c r="I10">
         <v>3172051000</v>
       </c>
       <c r="J10">
         <v>1205525000</v>
       </c>
       <c r="K10">
         <v>197691000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>3294024000</v>
       </c>
       <c r="C11">
         <v>126186000</v>
       </c>
       <c r="D11">
         <v>0.68</v>
       </c>
       <c r="E11">
         <v>172001000</v>
       </c>
       <c r="F11">
         <v>29372000</v>
       </c>
       <c r="G11">
         <v>142629000</v>
       </c>
       <c r="H11">
         <v>5019167000</v>
       </c>
       <c r="I11">
         <v>3267363000</v>
       </c>
       <c r="J11">
         <v>1461574000</v>
       </c>
       <c r="K11">
         <v>229109000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">NEWMARK GROUP, INC.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:30:08.583Z</t>
+          <t xml:space="preserve">2026-10-26T20:26:33.493Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001690680</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:EarningsPerShareDiluted</t>
+        </is>
+      </c>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:PaymentsToAcquirePropertyPlantAndEquipment</t>
+        </is>
+      </c>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:StockholdersEquity</t>
+        </is>
+      </c>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>