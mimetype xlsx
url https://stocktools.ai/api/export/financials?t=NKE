--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -116,729 +116,729 @@
         <v>1932000000</v>
       </c>
       <c r="F2">
         <v>563000000</v>
       </c>
       <c r="G2">
         <v>1369000000</v>
       </c>
       <c r="H2">
         <v>15465000000</v>
       </c>
       <c r="I2"/>
       <c r="J2">
         <v>10319000000</v>
       </c>
       <c r="K2">
         <v>2254000000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-05-31</t>
         </is>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>2472000000</v>
       </c>
       <c r="D3">
         <v>2.7</v>
       </c>
       <c r="E3">
         <v>3032000000</v>
       </c>
       <c r="F3">
         <v>598000000</v>
       </c>
       <c r="G3">
         <v>2434000000</v>
       </c>
       <c r="H3">
         <v>17545000000</v>
       </c>
       <c r="I3"/>
       <c r="J3">
         <v>11081000000</v>
       </c>
       <c r="K3">
         <v>3337000000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-05-31</t>
         </is>
       </c>
       <c r="B4"/>
       <c r="C4">
         <v>2693000000</v>
       </c>
       <c r="D4">
         <v>1.49</v>
       </c>
       <c r="E4">
         <v>3013000000</v>
       </c>
       <c r="F4">
         <v>880000000</v>
       </c>
       <c r="G4">
         <v>2133000000</v>
       </c>
       <c r="H4">
         <v>18594000000</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>10824000000</v>
       </c>
       <c r="K4">
         <v>2220000000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-05-31</t>
         </is>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>3273000000</v>
       </c>
       <c r="D5">
         <v>1.85</v>
       </c>
       <c r="E5">
         <v>4680000000</v>
       </c>
       <c r="F5">
         <v>963000000</v>
       </c>
       <c r="G5">
         <v>3717000000</v>
       </c>
       <c r="H5">
         <v>21597000000</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>12707000000</v>
       </c>
       <c r="K5">
         <v>3852000000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-05-31</t>
         </is>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>3760000000</v>
       </c>
       <c r="D6">
         <v>2.16</v>
       </c>
       <c r="E6">
         <v>3399000000</v>
       </c>
       <c r="F6">
         <v>1143000000</v>
       </c>
       <c r="G6">
         <v>2256000000</v>
       </c>
       <c r="H6">
         <v>21379000000</v>
       </c>
       <c r="I6"/>
       <c r="J6">
         <v>12258000000</v>
       </c>
       <c r="K6">
         <v>3138000000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-05-31</t>
         </is>
       </c>
       <c r="B7">
         <v>34350000000</v>
       </c>
       <c r="C7">
         <v>4240000000</v>
       </c>
       <c r="D7">
         <v>2.51</v>
       </c>
       <c r="E7">
         <v>3846000000</v>
       </c>
       <c r="F7">
         <v>1105000000</v>
       </c>
       <c r="G7">
         <v>2741000000</v>
       </c>
       <c r="H7">
         <v>23259000000</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>12407000000</v>
       </c>
       <c r="K7">
         <v>3808000000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-05-31</t>
         </is>
       </c>
       <c r="B8">
         <v>36397000000</v>
       </c>
       <c r="C8">
         <v>1933000000</v>
       </c>
       <c r="D8">
         <v>1.17</v>
       </c>
       <c r="E8">
         <v>4955000000</v>
       </c>
       <c r="F8">
         <v>1028000000</v>
       </c>
       <c r="G8">
         <v>3927000000</v>
       </c>
       <c r="H8">
         <v>22536000000</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>9812000000</v>
       </c>
       <c r="K8">
         <v>4249000000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-05-31</t>
         </is>
       </c>
       <c r="B9">
         <v>39117000000</v>
       </c>
       <c r="C9">
         <v>4029000000</v>
       </c>
       <c r="D9">
         <v>2.49</v>
       </c>
       <c r="E9">
         <v>5903000000</v>
       </c>
       <c r="F9">
         <v>1119000000</v>
       </c>
       <c r="G9">
         <v>4784000000</v>
       </c>
       <c r="H9">
         <v>23717000000</v>
       </c>
       <c r="I9"/>
       <c r="J9">
         <v>9040000000</v>
       </c>
       <c r="K9">
         <v>4466000000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-05-31</t>
         </is>
       </c>
       <c r="B10">
         <v>37403000000</v>
       </c>
       <c r="C10">
         <v>2539000000</v>
       </c>
       <c r="D10">
         <v>1.6</v>
       </c>
       <c r="E10">
         <v>2485000000</v>
       </c>
       <c r="F10">
         <v>1086000000</v>
       </c>
       <c r="G10">
         <v>1399000000</v>
       </c>
       <c r="H10">
         <v>31342000000</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>8055000000</v>
       </c>
       <c r="K10">
         <v>8348000000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-05-31</t>
         </is>
       </c>
       <c r="B11">
         <v>44538000000</v>
       </c>
       <c r="C11">
         <v>5727000000</v>
       </c>
       <c r="D11">
         <v>3.56</v>
       </c>
       <c r="E11">
         <v>6657000000</v>
       </c>
       <c r="F11">
         <v>695000000</v>
       </c>
       <c r="G11">
         <v>5962000000</v>
       </c>
       <c r="H11">
         <v>37740000000</v>
       </c>
       <c r="I11"/>
       <c r="J11">
         <v>12767000000</v>
       </c>
       <c r="K11">
         <v>9889000000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-05-31</t>
         </is>
       </c>
       <c r="B12">
         <v>46710000000</v>
       </c>
       <c r="C12">
         <v>6046000000</v>
       </c>
       <c r="D12">
         <v>3.75</v>
       </c>
       <c r="E12">
         <v>5188000000</v>
       </c>
       <c r="F12">
         <v>758000000</v>
       </c>
       <c r="G12">
         <v>4430000000</v>
       </c>
       <c r="H12">
         <v>40321000000</v>
       </c>
       <c r="I12"/>
       <c r="J12">
         <v>15281000000</v>
       </c>
       <c r="K12">
         <v>8574000000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-05-31</t>
         </is>
       </c>
       <c r="B13">
         <v>51217000000</v>
       </c>
       <c r="C13">
         <v>5070000000</v>
       </c>
       <c r="D13">
         <v>3.23</v>
       </c>
       <c r="E13">
         <v>5841000000</v>
       </c>
       <c r="F13">
         <v>969000000</v>
       </c>
       <c r="G13">
         <v>4872000000</v>
       </c>
       <c r="H13">
         <v>37531000000</v>
       </c>
       <c r="I13"/>
       <c r="J13">
         <v>14004000000</v>
       </c>
       <c r="K13">
         <v>7441000000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-05-31</t>
         </is>
       </c>
       <c r="B14">
         <v>51362000000</v>
       </c>
       <c r="C14">
         <v>5700000000</v>
       </c>
       <c r="D14">
         <v>3.73</v>
       </c>
       <c r="E14">
         <v>7429000000</v>
       </c>
       <c r="F14">
         <v>812000000</v>
       </c>
       <c r="G14">
         <v>6617000000</v>
       </c>
       <c r="H14">
         <v>38110000000</v>
       </c>
       <c r="I14"/>
       <c r="J14">
         <v>14430000000</v>
       </c>
       <c r="K14">
         <v>9860000000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-05-31</t>
         </is>
       </c>
       <c r="B15">
         <v>46309000000</v>
       </c>
       <c r="C15">
         <v>3219000000</v>
       </c>
       <c r="D15">
         <v>2.16</v>
       </c>
       <c r="E15">
         <v>3698000000</v>
       </c>
       <c r="F15">
         <v>430000000</v>
       </c>
       <c r="G15">
         <v>3268000000</v>
       </c>
       <c r="H15">
         <v>36579000000</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>13213000000</v>
       </c>
       <c r="K15">
         <v>7464000000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2026-05-31</t>
         </is>
       </c>
       <c r="B16">
         <v>46398000000</v>
       </c>
       <c r="C16">
         <v>3108000000</v>
       </c>
       <c r="D16">
         <v>2.1</v>
       </c>
       <c r="E16">
         <v>2868000000</v>
       </c>
       <c r="F16">
         <v>684000000</v>
       </c>
       <c r="G16">
         <v>2184000000</v>
       </c>
       <c r="H16">
         <v>38410000000</v>
       </c>
       <c r="I16"/>
       <c r="J16">
         <v>14865000000</v>
       </c>
       <c r="K16">
         <v>7563000000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">NIKE, Inc.</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-29T05:29:12.089Z</t>
+          <t xml:space="preserve">2026-10-14T15:08:35.518Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000320187</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>