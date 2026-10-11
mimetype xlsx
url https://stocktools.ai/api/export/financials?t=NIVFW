--- v0 (2026-08-16)
+++ v1 (2026-10-11)
@@ -107,250 +107,250 @@
       </c>
       <c r="B2">
         <v>4118120</v>
       </c>
       <c r="C2">
         <v>-533</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>1433002</v>
       </c>
       <c r="F2">
         <v>16575</v>
       </c>
       <c r="G2">
         <v>1416427</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
-          <t xml:space="preserve">NewGenIvf Group Ltd</t>
+          <t xml:space="preserve">NEWGENIVF GROUP LIMITED</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:48.626Z</t>
+          <t xml:space="preserve">2026-10-11T06:10:33.522Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001981662</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>5944190</v>
       </c>
       <c r="C3">
         <v>458667</v>
       </c>
       <c r="D3">
         <v>4.72</v>
       </c>
       <c r="E3">
         <v>1710901</v>
       </c>
       <c r="F3">
         <v>94452</v>
       </c>
       <c r="G3">
         <v>1616449</v>
       </c>
       <c r="H3">
         <v>2904966</v>
       </c>
       <c r="I3">
         <v>2804283</v>
       </c>
       <c r="J3">
         <v>563113</v>
       </c>
       <c r="K3">
         <v>27556</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t xml:space="preserve">NewGenIvf Group Ltd</t>
+          <t xml:space="preserve">NEWGENIVF GROUP LIMITED</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:48.626Z</t>
+          <t xml:space="preserve">2026-10-11T06:10:33.522Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001981662</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>5136153</v>
       </c>
       <c r="C4">
         <v>130193</v>
       </c>
       <c r="D4">
-        <v>13019.3</v>
+        <v>117173.7</v>
       </c>
       <c r="E4">
         <v>-1766135</v>
       </c>
       <c r="F4">
         <v>69848</v>
       </c>
       <c r="G4">
         <v>-1835983</v>
       </c>
       <c r="H4">
         <v>4486996</v>
       </c>
       <c r="I4">
         <v>1241435</v>
       </c>
       <c r="J4">
         <v>3735612</v>
       </c>
       <c r="K4">
         <v>54104</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t xml:space="preserve">NewGenIvf Group Ltd</t>
+          <t xml:space="preserve">NEWGENIVF GROUP LIMITED</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:48.626Z</t>
+          <t xml:space="preserve">2026-10-11T06:10:33.522Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001981662</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>5433375</v>
       </c>
       <c r="C5">
         <v>-524643</v>
       </c>
       <c r="D5">
-        <v>-4408.76</v>
+        <v>-39678.88</v>
       </c>
       <c r="E5">
         <v>-8264074</v>
       </c>
       <c r="F5">
         <v>53045</v>
       </c>
       <c r="G5">
         <v>-8317119</v>
       </c>
       <c r="H5">
         <v>3577744</v>
       </c>
       <c r="I5">
         <v>5059501</v>
       </c>
       <c r="J5">
         <v>-1048614</v>
       </c>
       <c r="K5">
         <v>457740</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t xml:space="preserve">NewGenIvf Group Ltd</t>
+          <t xml:space="preserve">NEWGENIVF GROUP LIMITED</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:48.626Z</t>
+          <t xml:space="preserve">2026-10-11T06:10:33.522Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001981662</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>4726433</v>
       </c>
       <c r="C6">
         <v>9879408</v>
       </c>
       <c r="D6">
-        <v>3.04</v>
+        <v>27.36</v>
       </c>
       <c r="E6">
         <v>-10926056</v>
       </c>
       <c r="F6">
         <v>135025</v>
       </c>
       <c r="G6">
         <v>-11061081</v>
       </c>
       <c r="H6">
         <v>32722769</v>
       </c>
       <c r="I6">
         <v>6736076</v>
       </c>
       <c r="J6">
         <v>26631519</v>
       </c>
       <c r="K6">
         <v>758621</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t xml:space="preserve">NewGenIvf Group Ltd</t>
+          <t xml:space="preserve">NEWGENIVF GROUP LIMITED</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-16T08:23:48.626Z</t>
+          <t xml:space="preserve">2026-10-11T06:10:33.522Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001981662</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>