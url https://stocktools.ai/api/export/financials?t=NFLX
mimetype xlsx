--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -120,51 +120,51 @@
       <c r="F2">
         <v>49682000</v>
       </c>
       <c r="G2">
         <v>268030000</v>
       </c>
       <c r="H2">
         <v>3069196000</v>
       </c>
       <c r="I2">
         <v>2426386000</v>
       </c>
       <c r="J2">
         <v>642810000</v>
       </c>
       <c r="K2">
         <v>508053000</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>3609282000</v>
       </c>
       <c r="C3">
         <v>17152000</v>
       </c>
       <c r="D3">
         <v>0.29</v>
       </c>
       <c r="E3">
         <v>21586000</v>
@@ -172,51 +172,51 @@
       <c r="F3">
         <v>40278000</v>
       </c>
       <c r="G3">
         <v>-18692000</v>
       </c>
       <c r="H3">
         <v>3967890000</v>
       </c>
       <c r="I3">
         <v>3223217000</v>
       </c>
       <c r="J3">
         <v>744673000</v>
       </c>
       <c r="K3">
         <v>290291000</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>4374562000</v>
       </c>
       <c r="C4">
         <v>112403000</v>
       </c>
       <c r="D4">
         <v>0.26</v>
       </c>
       <c r="E4">
         <v>97831000</v>
@@ -224,51 +224,51 @@
       <c r="F4">
         <v>54143000</v>
       </c>
       <c r="G4">
         <v>43688000</v>
       </c>
       <c r="H4">
         <v>5412563000</v>
       </c>
       <c r="I4">
         <v>4079002000</v>
       </c>
       <c r="J4">
         <v>1333561000</v>
       </c>
       <c r="K4">
         <v>604965000</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>5504656000</v>
       </c>
       <c r="C5">
         <v>266799000</v>
       </c>
       <c r="D5">
         <v>0.62</v>
       </c>
       <c r="E5">
         <v>16483000</v>
@@ -276,51 +276,51 @@
       <c r="F5">
         <v>69726000</v>
       </c>
       <c r="G5">
         <v>-53243000</v>
       </c>
       <c r="H5">
         <v>7042500000</v>
       </c>
       <c r="I5">
         <v>5184792000</v>
       </c>
       <c r="J5">
         <v>1857708000</v>
       </c>
       <c r="K5">
         <v>1113608000</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>6779511000</v>
       </c>
       <c r="C6">
         <v>122641000</v>
       </c>
       <c r="D6">
         <v>0.28</v>
       </c>
       <c r="E6">
         <v>-749439000</v>
@@ -328,51 +328,51 @@
       <c r="F6">
         <v>91248000</v>
       </c>
       <c r="G6">
         <v>-840687000</v>
       </c>
       <c r="H6">
         <v>10202871000</v>
       </c>
       <c r="I6">
         <v>7979445000</v>
       </c>
       <c r="J6">
         <v>2223426000</v>
       </c>
       <c r="K6">
         <v>1809330000</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>8830669000</v>
       </c>
       <c r="C7">
         <v>186678000</v>
       </c>
       <c r="D7">
         <v>0.43</v>
       </c>
       <c r="E7">
         <v>-1473984000</v>
@@ -380,51 +380,51 @@
       <c r="F7">
         <v>107653000</v>
       </c>
       <c r="G7">
         <v>-1581637000</v>
       </c>
       <c r="H7">
         <v>13586610000</v>
       </c>
       <c r="I7">
         <v>10906810000</v>
       </c>
       <c r="J7">
         <v>2679800000</v>
       </c>
       <c r="K7">
         <v>1467576000</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>11692713000</v>
       </c>
       <c r="C8">
         <v>558929000</v>
       </c>
       <c r="D8">
         <v>1.25</v>
       </c>
       <c r="E8">
         <v>-1785948000</v>
@@ -432,51 +432,51 @@
       <c r="F8">
         <v>173302000</v>
       </c>
       <c r="G8">
         <v>-1959250000</v>
       </c>
       <c r="H8">
         <v>19012742000</v>
       </c>
       <c r="I8">
         <v>15430786000</v>
       </c>
       <c r="J8">
         <v>3581956000</v>
       </c>
       <c r="K8">
         <v>2822795000</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>15794341000</v>
       </c>
       <c r="C9">
         <v>1211242000</v>
       </c>
       <c r="D9">
         <v>2.68</v>
       </c>
       <c r="E9">
         <v>-2680479000</v>
@@ -484,51 +484,51 @@
       <c r="F9">
         <v>173946000</v>
       </c>
       <c r="G9">
         <v>-2854425000</v>
       </c>
       <c r="H9">
         <v>25974400000</v>
       </c>
       <c r="I9">
         <v>20735635000</v>
       </c>
       <c r="J9">
         <v>5238765000</v>
       </c>
       <c r="K9">
         <v>3794483000</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>20156447000</v>
       </c>
       <c r="C10">
         <v>1866916000</v>
       </c>
       <c r="D10">
         <v>4.13</v>
       </c>
       <c r="E10">
         <v>-2887322000</v>
@@ -536,51 +536,51 @@
       <c r="F10">
         <v>253035000</v>
       </c>
       <c r="G10">
         <v>-3140357000</v>
       </c>
       <c r="H10">
         <v>33975712000</v>
       </c>
       <c r="I10">
         <v>26393555000</v>
       </c>
       <c r="J10">
         <v>7582157000</v>
       </c>
       <c r="K10">
         <v>5018437000</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>24996056000</v>
       </c>
       <c r="C11">
         <v>2761395000</v>
       </c>
       <c r="D11">
         <v>6.08</v>
       </c>
       <c r="E11">
         <v>2427077000</v>
@@ -588,51 +588,51 @@
       <c r="F11">
         <v>497923000</v>
       </c>
       <c r="G11">
         <v>1929154000</v>
       </c>
       <c r="H11">
         <v>39280359000</v>
       </c>
       <c r="I11">
         <v>28215119000</v>
       </c>
       <c r="J11">
         <v>11065240000</v>
       </c>
       <c r="K11">
         <v>8205550000</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>29697844000</v>
       </c>
       <c r="C12">
         <v>5116000000</v>
       </c>
       <c r="D12">
         <v>11.24</v>
       </c>
       <c r="E12">
         <v>392610000</v>
@@ -640,51 +640,51 @@
       <c r="F12">
         <v>524585000</v>
       </c>
       <c r="G12">
         <v>-131975000</v>
       </c>
       <c r="H12">
         <v>44584663000</v>
       </c>
       <c r="I12">
         <v>28735415000</v>
       </c>
       <c r="J12">
         <v>15849248000</v>
       </c>
       <c r="K12">
         <v>6027804000</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>31615550000</v>
       </c>
       <c r="C13">
         <v>4492000000</v>
       </c>
       <c r="D13">
         <v>9.95</v>
       </c>
       <c r="E13">
         <v>2026257000</v>
@@ -692,51 +692,51 @@
       <c r="F13">
         <v>407729000</v>
       </c>
       <c r="G13">
         <v>1618528000</v>
       </c>
       <c r="H13">
         <v>48594768000</v>
       </c>
       <c r="I13">
         <v>27817367000</v>
       </c>
       <c r="J13">
         <v>20777401000</v>
       </c>
       <c r="K13">
         <v>5147176000</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>33723297000</v>
       </c>
       <c r="C14">
         <v>5408000000</v>
       </c>
       <c r="D14">
         <v>1.2</v>
       </c>
       <c r="E14">
         <v>7274301000</v>
@@ -744,51 +744,51 @@
       <c r="F14">
         <v>348552000</v>
       </c>
       <c r="G14">
         <v>6925749000</v>
       </c>
       <c r="H14">
         <v>48731992000</v>
       </c>
       <c r="I14">
         <v>28143679000</v>
       </c>
       <c r="J14">
         <v>20588313000</v>
       </c>
       <c r="K14">
         <v>7116913000</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>39000966000</v>
       </c>
       <c r="C15">
         <v>8712000000</v>
       </c>
       <c r="D15">
         <v>1.98</v>
       </c>
       <c r="E15">
         <v>7361364000</v>
@@ -796,51 +796,51 @@
       <c r="F15">
         <v>439538000</v>
       </c>
       <c r="G15">
         <v>6921826000</v>
       </c>
       <c r="H15">
         <v>53630374000</v>
       </c>
       <c r="I15">
         <v>28886807000</v>
       </c>
       <c r="J15">
         <v>24743567000</v>
       </c>
       <c r="K15">
         <v>7804733000</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>45183036000</v>
       </c>
       <c r="C16">
         <v>10981000000</v>
       </c>
       <c r="D16">
         <v>2.53</v>
       </c>
       <c r="E16">
         <v>10149273000</v>
@@ -848,37 +848,37 @@
       <c r="F16">
         <v>688220000</v>
       </c>
       <c r="G16">
         <v>9461053000</v>
       </c>
       <c r="H16">
         <v>55596993000</v>
       </c>
       <c r="I16">
         <v>28981505000</v>
       </c>
       <c r="J16">
         <v>26615488000</v>
       </c>
       <c r="K16">
         <v>9033681000</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">NETFLIX INC</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28T06:09:05.475Z</t>
+          <t xml:space="preserve">2026-10-12T12:03:50.563Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0001065280</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>