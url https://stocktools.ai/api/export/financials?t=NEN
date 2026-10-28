--- v0 (2026-08-19)
+++ v1 (2026-10-28)
@@ -76,689 +76,1309 @@
       <c r="J1" t="inlineStr">
         <is>
           <t xml:space="preserve">stockholders_equity_usd</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t xml:space="preserve">cash_and_equivalents_usd</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t xml:space="preserve">entity</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t xml:space="preserve">retrieved_utc</t>
         </is>
       </c>
       <c r="N1" t="inlineStr">
         <is>
           <t xml:space="preserve">source</t>
         </is>
       </c>
+      <c r="O1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">revenue_usd_concept</t>
+        </is>
+      </c>
+      <c r="P1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">net_income_usd_concept</t>
+        </is>
+      </c>
+      <c r="Q1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">eps_diluted_usd_concept</t>
+        </is>
+      </c>
+      <c r="R1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">operating_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="S1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">capex_usd_concept</t>
+        </is>
+      </c>
+      <c r="T1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">free_cash_flow_usd_concept</t>
+        </is>
+      </c>
+      <c r="U1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_assets_usd_concept</t>
+        </is>
+      </c>
+      <c r="V1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">total_liabilities_usd_concept</t>
+        </is>
+      </c>
+      <c r="W1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">stockholders_equity_usd_concept</t>
+        </is>
+      </c>
+      <c r="X1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">cash_and_equivalents_usd_concept</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">2011-12-31</t>
         </is>
       </c>
       <c r="B2">
         <v>33584787</v>
       </c>
       <c r="C2">
         <v>9291281</v>
       </c>
       <c r="D2"/>
       <c r="E2">
         <v>9091125</v>
       </c>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2">
         <v>125376764</v>
       </c>
       <c r="I2">
         <v>146687616</v>
       </c>
       <c r="J2"/>
       <c r="K2">
         <v>4050157</v>
       </c>
       <c r="L2" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q2"/>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S2"/>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W2"/>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">2012-12-31</t>
         </is>
       </c>
       <c r="B3">
         <v>35169170</v>
       </c>
       <c r="C3">
         <v>3633798</v>
       </c>
       <c r="D3"/>
       <c r="E3">
         <v>11951863</v>
       </c>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3">
         <v>121538490</v>
       </c>
       <c r="I3">
         <v>144054168</v>
       </c>
       <c r="J3"/>
       <c r="K3">
         <v>6981906</v>
       </c>
       <c r="L3" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N3" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q3"/>
+      <c r="R3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W3"/>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">2013-12-31</t>
         </is>
       </c>
       <c r="B4">
         <v>38364552</v>
       </c>
       <c r="C4">
         <v>5655385</v>
       </c>
       <c r="D4"/>
       <c r="E4">
         <v>13439139</v>
       </c>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>185345157</v>
       </c>
       <c r="I4">
         <v>207193720</v>
       </c>
       <c r="J4"/>
       <c r="K4">
         <v>14013380</v>
       </c>
       <c r="L4" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N4" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q4"/>
+      <c r="R4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S4"/>
+      <c r="T4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W4"/>
+      <c r="X4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">2014-12-31</t>
         </is>
       </c>
       <c r="B5">
         <v>42632319</v>
       </c>
       <c r="C5">
         <v>1024850</v>
       </c>
       <c r="D5"/>
       <c r="E5">
         <v>11840634</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>177777073</v>
       </c>
       <c r="I5">
         <v>205144755</v>
       </c>
       <c r="J5"/>
       <c r="K5">
         <v>14015898</v>
       </c>
       <c r="L5" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N5" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q5"/>
+      <c r="R5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S5"/>
+      <c r="T5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W5"/>
+      <c r="X5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">2015-12-31</t>
         </is>
       </c>
       <c r="B6">
         <v>45480714</v>
       </c>
       <c r="C6">
         <v>3772565</v>
       </c>
       <c r="D6"/>
       <c r="E6">
         <v>13806121</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6">
         <v>200727567</v>
       </c>
       <c r="I6">
         <v>231538520</v>
       </c>
       <c r="J6"/>
       <c r="K6">
         <v>10298186</v>
       </c>
       <c r="L6" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N6" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q6"/>
+      <c r="R6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S6"/>
+      <c r="T6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W6"/>
+      <c r="X6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t xml:space="preserve">2016-12-31</t>
         </is>
       </c>
       <c r="B7">
         <v>49555090</v>
       </c>
       <c r="C7">
         <v>4950852</v>
       </c>
       <c r="D7"/>
       <c r="E7">
         <v>18857325</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>190562066</v>
       </c>
       <c r="I7">
         <v>224786792</v>
       </c>
       <c r="J7"/>
       <c r="K7">
         <v>7463697</v>
       </c>
       <c r="L7" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N7" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q7"/>
+      <c r="R7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S7"/>
+      <c r="T7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W7"/>
+      <c r="X7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t xml:space="preserve">2017-12-31</t>
         </is>
       </c>
       <c r="B8">
         <v>52827388</v>
       </c>
       <c r="C8">
         <v>6937931</v>
       </c>
       <c r="D8"/>
       <c r="E8">
         <v>23601862</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>226807236</v>
       </c>
       <c r="I8">
         <v>262122413</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>7238905</v>
       </c>
       <c r="L8" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N8" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q8"/>
+      <c r="R8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S8"/>
+      <c r="T8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W8"/>
+      <c r="X8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t xml:space="preserve">2018-12-31</t>
         </is>
       </c>
       <c r="B9">
         <v>58014064</v>
       </c>
       <c r="C9">
         <v>4169090</v>
       </c>
       <c r="D9"/>
       <c r="E9">
         <v>25631546</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>247035340</v>
       </c>
       <c r="I9">
         <v>282659350</v>
       </c>
       <c r="J9"/>
       <c r="K9">
         <v>9059901</v>
       </c>
       <c r="L9" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N9" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q9"/>
+      <c r="R9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S9"/>
+      <c r="T9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W9"/>
+      <c r="X9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t xml:space="preserve">2019-12-31</t>
         </is>
       </c>
       <c r="B10">
         <v>60477314</v>
       </c>
       <c r="C10">
         <v>6547252</v>
       </c>
       <c r="D10"/>
       <c r="E10">
         <v>22448895</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>294293649</v>
       </c>
       <c r="I10">
         <v>332117437</v>
       </c>
       <c r="J10"/>
       <c r="K10">
         <v>7546324</v>
       </c>
       <c r="L10" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N10" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q10"/>
+      <c r="R10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S10"/>
+      <c r="T10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W10"/>
+      <c r="X10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t xml:space="preserve">2020-12-31</t>
         </is>
       </c>
       <c r="B11">
         <v>62102710</v>
       </c>
       <c r="C11">
         <v>1424528</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>17452309</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11">
         <v>291669602</v>
       </c>
       <c r="I11">
         <v>333138647</v>
       </c>
       <c r="J11"/>
       <c r="K11">
         <v>18646972</v>
       </c>
       <c r="L11" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q11"/>
+      <c r="R11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S11"/>
+      <c r="T11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W11"/>
+      <c r="X11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t xml:space="preserve">2021-12-31</t>
         </is>
       </c>
       <c r="B12">
         <v>62638454</v>
       </c>
       <c r="C12">
         <v>-2700163</v>
       </c>
       <c r="D12"/>
       <c r="E12">
         <v>15783158</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>356875579</v>
       </c>
       <c r="I12">
         <v>406168186</v>
       </c>
       <c r="J12"/>
       <c r="K12">
         <v>96083508</v>
       </c>
       <c r="L12" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N12" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q12"/>
+      <c r="R12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S12"/>
+      <c r="T12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W12"/>
+      <c r="X12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t xml:space="preserve">2022-12-31</t>
         </is>
       </c>
       <c r="B13">
         <v>68293726</v>
       </c>
       <c r="C13">
         <v>3723274</v>
       </c>
       <c r="D13"/>
       <c r="E13">
         <v>21539727</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>391820280</v>
       </c>
       <c r="I13">
         <v>451689637</v>
       </c>
       <c r="J13"/>
       <c r="K13">
         <v>49560723</v>
       </c>
       <c r="L13" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N13" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q13"/>
+      <c r="R13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S13"/>
+      <c r="T13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W13"/>
+      <c r="X13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t xml:space="preserve">2023-12-31</t>
         </is>
       </c>
       <c r="B14">
         <v>74481368</v>
       </c>
       <c r="C14">
         <v>8453950</v>
       </c>
       <c r="D14"/>
       <c r="E14">
         <v>24181904</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14">
         <v>385730690</v>
       </c>
       <c r="I14">
         <v>451085074</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>18230463</v>
       </c>
       <c r="L14" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N14" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q14"/>
+      <c r="R14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S14"/>
+      <c r="T14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W14"/>
+      <c r="X14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t xml:space="preserve">2024-12-31</t>
         </is>
       </c>
       <c r="B15">
         <v>80532550</v>
       </c>
       <c r="C15">
         <v>15661587</v>
       </c>
       <c r="D15"/>
       <c r="E15">
         <v>31934479</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>393508658</v>
       </c>
       <c r="I15">
         <v>455942560</v>
       </c>
       <c r="J15"/>
       <c r="K15">
         <v>17615940</v>
       </c>
       <c r="L15" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N15" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q15"/>
+      <c r="R15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S15"/>
+      <c r="T15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W15"/>
+      <c r="X15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t xml:space="preserve">2025-12-31</t>
         </is>
       </c>
       <c r="B16">
         <v>89196544</v>
       </c>
       <c r="C16">
         <v>6031256</v>
       </c>
       <c r="D16"/>
       <c r="E16">
         <v>27655980</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
         <v>505331191</v>
       </c>
       <c r="I16">
         <v>579546772</v>
       </c>
       <c r="J16"/>
       <c r="K16">
         <v>26668978</v>
       </c>
       <c r="L16" t="inlineStr">
         <is>
           <t xml:space="preserve">New England Realty Associates Limited Partnership</t>
         </is>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-19T12:05:38.793Z</t>
+          <t xml:space="preserve">2026-10-28T00:10:13.338Z</t>
         </is>
       </c>
       <c r="N16" t="inlineStr">
         <is>
           <t xml:space="preserve">SEC XBRL companyfacts CIK0000746514</t>
+        </is>
+      </c>
+      <c r="O16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Revenues</t>
+        </is>
+      </c>
+      <c r="P16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetIncomeLoss</t>
+        </is>
+      </c>
+      <c r="Q16"/>
+      <c r="R16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:NetCashProvidedByUsedInOperatingActivities</t>
+        </is>
+      </c>
+      <c r="S16"/>
+      <c r="T16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">derived: operating cash flow minus capex</t>
+        </is>
+      </c>
+      <c r="U16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Assets</t>
+        </is>
+      </c>
+      <c r="V16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:Liabilities</t>
+        </is>
+      </c>
+      <c r="W16"/>
+      <c r="X16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">us-gaap:CashAndCashEquivalentsAtCarryingValue</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>